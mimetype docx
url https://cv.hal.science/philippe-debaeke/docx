--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Debaeke </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior scientist at INRAE UMR AGIR (Toulouse, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse et modélisation des interactions génotype x environnement x conduite de culture ; application aux espèces oléo-protéagineuses en conditions de ressources hydriques variées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés : soja, tournesol, système de culture, contrainte hydrique, modèle de culture, interactions biotiques-abiotiques, couplage expérimentation-simulation, évaluation variétale, changement climatique, bas niveaux d'intrants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of genotype-environment-management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">key-words : soybean, sunflower, cropping system, water stress, crop model, biotic-abiotic interactions, experimentation and simulation coupling, varietal assessment, climate change, low input systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of soybean models for simulation of evapotranspiration under rainfed and irrigated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110882. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cold truth: low temperature exclusion biases accurate estimation of base temperature but has limited impact on optimum and ceiling temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 383, pp.111150. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the factors that influence the quality of rapeseed and sunflower seeds and development of predictive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif El Msayryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of cotton ideotype is adapted to agroecological cropping systems and climate change in Benin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dègbédji Charlemagne Aboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sekloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cotton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42397-025-00224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Leaf Expansion, Plant Transpiration and Leaf Senescence of Different Soybean ( Glycine max . (L.) Merr.) Genotypes to Soil Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-chemical weed management: Which crop functions and traits to improve through breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Crop Protection, 179, pp.106631. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating differences among crop models in simulating soybean in-season growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.109306. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol : un progrès génétique continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 507, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.126677. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can healthy diets be achieved worldwide in 2050 without farmland expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100711. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claas Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berg-Mohnicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a diversity of legumes to a crop decision-support system: Maintaining satisfactory accuracy while keeping the model simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.art. 126999. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and risks of double cropping in southwestern France with a focus on soybean and sunflower crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence and biomass production of soybean cultivars under wheat-soybean relay cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Varaillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, 19p. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could domestic soybean production avoid Europe’s protein imports in 2050?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.38. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soybean models ready for climate change food impact assessments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variability for Early Growth Traits in Second Season Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1-20), pp.822456. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.822456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.106578. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2021.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (26), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, une réalité. Dossier Climat et santé des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations possibles en grandes cultures. Dossier Climat et santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential yield simulated by global gridded crop models: using a process-based emulator to explain their differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas a M Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.1639 - 1656. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1639-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.14. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Osvaldo Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 17p. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to crop model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.709-720. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csc2.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/qmd4zh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cotton ideotypes for the future: Reducing risk of crop failure for low input rainfed conditions in Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart cropping systems for temperate and tropical agriculture: mitigation, adaptation and trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop: environmental-friendly and agroecological</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), 12 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of breeding in Cameroon improved fibre but not seed cotton yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dessauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0014479716000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quantitative host plant resistance against phoma black stem in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lepennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (8), pp.1366-1379. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the factors controlling seed oil concentration in sunflower: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assist variety evaluation in sunflower crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.92-105. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant morphological traits on phoma black stem in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Aguiar-Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), pp.345-361. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0848-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source and sink indicators for determining nitrogen, plant density andgenotype effects on oil and protein contents in sunflower achenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo  Nambinina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant phenotypic plasticity to improve crop performance and stability regarding climatic uncertainty: a computational study on sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poublan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour prendre en compte les effets de la variété, de la conduite et de l’environnement sur l’incidence et la sévérité des maladies de fin de cycle du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622672746905388E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes variétaux en réponse aux nouveaux contextes agricoles et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of durum wheat varieties to water in semi-arid Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelkouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (38), pp.2880-2893. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2013.7318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic model uses to predict cultivar performance in various environments and cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies agronomiques pour une gestion optimale de la ressource en eau du sol en système pluvial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mayjonade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (12), pp.2175-2189. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a Qualitative Aggregative Modelling Framework to Predict Injury Profile as a Function of Cropping Practices, and Abiotic and Biotic Environment. II. Proof of Concept: Design of IPSIM-Wheat-Eyespot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75829. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low plant density can reduce sunflower premature ripening caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.185-193. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir la réponse à l'eau d'une variété cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330, pp.45-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific critical nitrogen dilution curve for sunflower (Helianthus annuus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. van Oosterom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et teneur en huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 383, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi irriguer le tournesol, une culture réputée tolérante à la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/321k-he38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie et génétique de la tolérance à la sécheresse chez le tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/skwf-hy79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite de culture sur les maladies du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pf6g-v726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying physiological determinants of genetic variation for yield potential in sunflower. SUNFLO: a model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique A. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP09189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et gestion de l’eau en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNFLO, a model to simulate genotype-specific performance of the sunflower crop in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (2), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.39-57. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5rg-6560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (Juin), pp.77-90. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7v4z-fa71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique des interactions génotype x environnement x conduite de culture : application à l'évaluation variétale en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1ndz-ws15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 383, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging agroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management on epidemics of phomopsis stem canker (&amp;lt;em&amp;gt;Diaporthe helianthi&amp;lt;/em&amp;gt;) for susceptible and tolerant sunflower cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de sélection pour le rendement en grains du tournesol par l'étude de caractères morphologiques et architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity F. Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la réponse variétale du tournesol à l’environnement à l’aide du modèle SUNFLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs physiologiques pour le screening de génotypes de tournesol tolérants aux basses températures associées au semis précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems : methodology and case studies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop canopy indicators for the early prediction of Phomopsis stem canker (Diaporthe helianthi) in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Estragnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (9), pp.792-801. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2009.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomy for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems: methodology and case studies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives agronomiques et génétiques pour limiter ou réguler la demande en eau d’irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts de la sécheresse sur le rendement des grandes cultures en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la sécheresse et à la pénurie d’eau, quelles mesures pour ajuster la demande agricole à l’offre de ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal differences in the response of durum wheat (Triticum turgidum L. var. durum) to irrigation strategies in a semi-arid region of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bouthiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saaed Abdulamir Hamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-007-0089-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol et sécheresse : Évaluer les variétés par la simulation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus management in low input stockless cropping systems : Crop and soil responses to contrasting P regimes in a 36-year experiment in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between the Normalized SPAD Index and the Nitrogen Nutrition Index : Application to Durum Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01904160500416471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rule-based method for the development of crop management systems applied to grain sorghum in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.180-201. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil tillage and fallow management on soil water storage and sunflower production in a semi-arid Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chekli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de systèmes de culture adaptés à la ressource en eau: enseignements tirés de l'expérimentation SGCI de Toulouse (1995-2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (7), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario analysis for cereal management in water-limited conditions by the means of a crop simulation model (STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6-7), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of crop management to water-limited environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.433-446. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crop management on sunflower stem canker (Diaporthe helianthi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Estragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (7), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to interpret the effects of sunflower crop management on the occurence and severity of a major fungal disease: Phomopsis stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estragnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sunflower (Helianthus annuus L.) crop management pn Phoma black stem (Phoma macdonaldii Boerema)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.741-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils de conception, conduite et évaluation de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.387-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'agriculture et l'environnement. Analyse introductive à une réflexion sur la contribution de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of parameter uncertainty on a model with adjusted parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'agriculture et l'environnement. Analyse introductive à une réflexion sur la contribution de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour prévoir les effets de la conduite du tournesol sur les maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for crop models : a new approach and application to a corn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (4), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERATO : an object-oriented decision tool for designing maize irrigation schedules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte agronomique, une piste prometteuse pour un grand nombre de maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'itinéraires techniques pour le blé dur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40, pp.587-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of maize yield under water stress with the EPICphase and CROPWAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92 (4), pp.679-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil phosphorus on leaf development and senescence dynamics of field-grown maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92 (3), pp.428-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de stratégies de conduite du tournesol dans les conditions pluviales de la région de Meknès (Maroc). II. Explorations à l'aide du modèle Epic-Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICphase, a version of the EPIC model simulating the effects of water and nitrogen stress on biomass and yield, taking account of developmental stages: validation on maize, sunflower, sorghum, soybean and winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouniols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de stratégies de conduite du tournesol dans les conditions pluviales de la région de Meknès (Maroc). I. Calage et test du modèle Epic-Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (4), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur les priorités de recherche concernant les systèmes de culture à oléagineux dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'extraction d'eau et de la réponse des cultures en présence de contraintes hydriques diversifiées : Application aux grandes cultures du Sud-Ouest (blé, maïs, tournesol, soja, sorgho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouniols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and modelling of the soil water extraction capacities of crops of maize, sunflower, soya bean, sorghum and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 202, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management systems for rainfed and irrigated sunflower (Helianthus annuus) in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 131 (Part.2), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859698005747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournesol en France : Surfaces, conduites et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop management and crop rotation effects into models of weed population dynamics: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.717-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crop nitrogen requirements: A critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1-3), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CropSyst performance for water management in Southwestern France using submodels of different levels of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1-3), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of rainfed and irrigated crops under different crop rotations and input levels in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sélection variétale pour une agriculture durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (6), pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop: weed interactions in wheat with ALMANAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désherbage intégré en grande culture : Bases de raisonnement et perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time irrigation management using the EPIC-PHASE model and weather forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception as an indicator of leaf area index and risk of diseases in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (24), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epic-PHASE temps réel : Un modèle pour la conduite tactique de l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (6), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement du blé d'hiver en conditions de déficit hydrique. I. Étude en lysimètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement du blé d'hiver en conditions de déficit hydrique. I. Etude en lysimètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement du blé d'hiver en conditions de déficit hydrique. Il. Mise au point et test d'un modèle de simulation de la culture de blé d'hiver en conditions d'alimentation hydrique et azotée variées : Epiephase-Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement du blé d'hiver en conditions de déficit hydrique. II. Mise au point et test d'un modèle de simulation de la culture de blé d'hiver en conditions d'alimentation hydrique et azotée variées : Epicphase-Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the crop-growth simulation submodel of EPIC for wheat grown in a Mediterranean climate with variable soil-water regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steduto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pocuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caliandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4 (3), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat response to supplementary irrigation in south-western france : II. A frequential approach using a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 125, pp.64-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat response to supplementary irrigation in south-western France : I. Experimental rsponse to pre-anthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 125, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture et dynamique de l'azote du sol. Présence et formes de l'azote minéral après les récoltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 80 (1), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general process-oriented model for two competing plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the ASAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 35 (3), pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMANAC-Weed : A model for Weed-Crop interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de 13 annees de rotations culturales irriguees ou non sur la flore adventice d'un ble d'hiver en region toulousaine. II-Analyse de la flore levee hivernale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Barralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de 13 annees de rotations culturales irriguees ou non sur la flore adventice d'un ble d'hiver en region toulousaine. I-Analyse du potentiel semencier du sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Barralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (4), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences de l'intensification culturale sur la flore adventice du mais et du sorgho dans le Sud-Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricoltura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 119, pp.399-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de quelques dicotyledones adventices en culture de cereale. 1 Relation flore levee - stock semencier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28, pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de l'evolution a long terme de la flore adventice. II. Application a trois dicotyledones annuelles en un site donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (9), pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution à long terme de la flore adventice. I. Construction d'un modèle descriptif de l'évolution quantitative du stock de semences de l'horizon travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.393-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'histoire culturale d'une parcelle sur la composition qualitative et quantitative de la flore adventice. Consequences sur la dynamique annuelle de la flore et le raisonnement du desherbage en ble d'hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 74 (3), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de l'évolution à long terme de la flore adventice. I. Construction d'un modèle descriptif de l'évolution quantitative du stock de semences de l'horizon travaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.393-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution à long terme de la flore adventice. II. Application à trois dicotylédones annuelles en un site donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (9), pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de quelques dicotyledones adventices en culture de cereale. 2 Survie, floraison et fructification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cropping systems and growing environments for sunflower: consequences on target traits and ideotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimentation and crop modeling to evaluate morpho-physiological traits of cotton cultivars in agroecological cropping systems in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dègbédji Charlemagne Aboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sekloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a crop growth model for supporting variety choice in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Motard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety testing innovation for new challenges and a more resilient agriculture: The example of oilseeds and protein crops in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuille-Dit-Bille Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26emes Congress of the European Society for Agronomy. Wébinaire Satellite Projet CASDAR OtoP-3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFZ, INRAe, IDELE, Aug 2022, visioconférence, Germany. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions to achieve healthy and sustainable diets worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’aire de culture potentielle du soja en France sous climat actuel et futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for improving simulation of evapotranspiration based on sensitivity analysis of multiple soybean models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth.J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can Soybean Models Simulate Daily Evapotranspiration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’évolution des rendements des cultures à l’horizon 2050 : effets du changement climatique et des évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestries Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarron Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 Second International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future soybean productivity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claas Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berg-Mohnicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean multi-model sensitivity analysis for prediction of seed nitrogen, biological N fixation, and N cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and daylength on phenology for contrasted soybean genotypes grown in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop and climate change in Europe: vulnerability, adaptation and mitigation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sunflower and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves segmentation in 3D point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan F. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference, ACIVS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium. 763 p., </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for sunflower hybrids adapted to climate change: the SUNRISE collaborative and multi-disciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lubrano-Lavadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 746 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of African rainfed cotton ideotypes using DSSAT CROPGRO-Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sunflower fungal complex to help design integrated management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genotype x environment management interactions (GEMI) be predictedd in sunflower multi-environment trial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux d'Orchymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower and climate change in Europe : crop vulnerability, adaptation, and mitigation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing climate-smart cropping systems in temperate and tropical agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrophysiologie au service de la sélection et de l’agronomie. Le soja, un atout pour nos territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le SOJA, un atout pour nos territoires. Situation et avenir d'une production en pleine évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management and varietal strategies to design more efficient and high quality soybean in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organic research and development: lessons from an interdisciplinary group from France (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ISOFAR Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Organic Agriculture Research (ISOFAR). Trenthorst, INT., Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management and varietal strategies to design water efficient and high quality soybean in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Systémique pour appréhender les communautés de bioagresseurs : application à la Protection Intégrée du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme Pesticides du Ministère de l'Ecologie, du Développement Durable et de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of leaf area index in sunflower crop using non-destructive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau : les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’incertitude du modèle SUNFLO sous RECORD : Approche bayésienne et R-VLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'animation de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mathématiques et Informatique Appliquées (0341)., Jan 2012, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a crop model to evaluate and design combinations of genotypes X management X environments that improve sunflower crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sunflower Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne des paramètres d'un modèle de culture implémenté sous VLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mathématiques et Informatique Appliquées (0341)., Mar 2012, Jouy-en-Josas, France. 64 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, assessment and improvement of crop management systems in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Sunflower Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’incertitude d’un modèle de culture : démarche et illustration sur deux cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Keussayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 427p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a crop model to assess genotype-environment interactions in multi-environment trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems approaches to crop improvement. Rothamsted Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Harpenden, United Kingdom. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir des travaux sur l’AB dans un institut de recherche (INRA) : enseignements d'un collectif interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transversalités de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de différentes variétés de blé dur en conditions semi-aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouthiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international AGDUMED 2009. Agriculture Durable en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptimiSTICS, a software for STICS crop model parameter estimation and evaluation which was build up to function with other dynamical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a model to support variety evaluation and choice in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour concevoir, conduire et évaluer des systèmes de culture adaptés à la contrainte hydrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international "Agriculture durable en région Méditérranéenne (AGDUMED)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of artificial inoculation with phoma madonaldii to reproduce sunflower premature ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of rule-based cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agronomic models to predict cultivar performances under various environments and cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique "L'eau en horticulture : économiser maintenant" 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la prise en compte des bioagresseurs dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sunflower crop management on stem canker (Diaporthe helianthi) attracks for susceptible and tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of sunflower leaf characters useable as yield predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of new durum wheat pure lines to meet yield stability and quality requirements in low input and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress: European agriculture in a global contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du travail du sol sur l'installation de la culture, la productivité et l'utilisation de l'eau chez le tournesol en conditions pluviales de la région de Meknès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chekli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop physiological determinants of yield in old and modern sunflower hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple relation to interpret the occurrence of diseases in sunflower as a function of crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen status and nitrogen use efficiency of wheat grown in organic and conventional low input cropping systems. A case study for testing decision models in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management adaptation to water-limited environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model to manage N in cropping systems differing by water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to simulate N2 symbiotic fixation of annual grain legumes: application to soybean (Glycine max (L.)Merr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium Modelling Cropping System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen status and nitrogen use efficiency of wheat grown in organic and conventional low input cropping systems. A case study for testing decision models in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.739-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the influence of sowing date on disease occurence in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium Modelling Cropping System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la conduite de culture du tournesol sur l'expression de Phoma Macdonaldii boerema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française Pour La Protection Des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'amélioration de la productivité et de l'efficience d'utilisation de l'eau chez le tournesol sous climat méditerranéen semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du couvert de tournesol dans la simulation des épidémies de Diaporthe helianthi par le modèle asphodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPHODEL : modèle de simulation des épidémies de phomopsis du tournesol (Diaporthe helianthi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues of sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International sunflower conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing crop management systems for sunflower in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation par le tournesol de l'eau stockée au semis en climat méditerranéen semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indicateurs du couvert pour la prévision précoce du risque phomopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piasentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated simulation model of yield loss by a fungal pathogen: stem canker (Phomopsis helianthi) in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des systèmes irrigués en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set-up for developing cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-KCW workshop on decision support systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crop nitrogen requirements: A critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire le tournesol pour réduire l'impact des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CropSyst performance for water management in Southwestern France using submodels of different levels of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of weed management strategies for wheat and sunflower inserted in crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Weed Research Society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour la gestion des systèmes irrigués en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Recherches à l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical irrigation management using real time EPIC-phase model and weather forecast. Experiment on maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale de l'Irrigation et du Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un modèle de simulation de la concurrence au raisonnement du désherbage des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférences ANPP du Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of previous crop on available water for a subsequent winter wheat on a deep silty clay soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification du travail du sol et evolution de la flore adventice : consequences pour le desherbage a l'echelle de la rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplification du travail du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de stratégies et de tactiques d'irrigation en conditions de ressources en eau limitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European regional conference ICID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Varna, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of short term tactical irrigation under limited water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de strategies de desherbage adaptees a differents systemes de culture et objectifs de rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integradation model of crop -weed interaction : application to wheat-oats mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kafiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du devenir de l'azote dans un systemes de culture : application au ble d'hiver dans le Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Nitrates-Agriculture-Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMANAC-Weed : A model for Weed-Crop interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the American Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 16. Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia G Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Sadras &amp; Daniel Calderini, eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Physiology: Case histories for major crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.483-517, 2021, 9780128191941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge de l'enjeu climatique dans les recherches du département</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves Segmentation in 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan F Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems 18th International Conference, ACIVS 2017, Antwerp, Belgium, September 18-21, 2017, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.664-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-assisted phenotyping and ideotype design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, Elsevier, 2015, 978-0-12-417104-6. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-417104-6.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en évidence de manière expérimentale les interactions G x E x C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’ideotypes de plante pour une agriculture durable : École-chercheurs INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 255 p., 2014, Ecoles-chercheurs INRA, 2-7380-1347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crop management on the incidence and severity of fungal diseases in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunflowers: growth and development, environmental influences and pests/diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2014, Botanical Research and Practices, 978-1-63117-348-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems: methodology and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2009, 9789048126651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes de culture en stations et en exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants et durables : Quelles méthodes pour les mettre au point et les évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2008, 978-2-84444-685-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the EPIC-based models for simulating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotation models for ecological farming: CAMASE/PE workshop report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 1997, Quantitative Approaches in System Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de références sur les successions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite coordonnée de deux cultures successives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets a moyen et long terme des systemes de culture sur la flore adventice : interet de la modelisation pour cette approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systemes de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990, Un Point sur.. - INRA, 2-7380-0256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures – le cas des filières céréales, oléagineux et légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.39-77. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VRRBGL⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId913"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Debaeke </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Senior scientist at INRAE UMR AGIR (Toulouse, France)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyse et modélisation des interactions génotype x environnement x conduite de culture ; application aux espèces oléo-protéagineuses en conditions de ressources hydriques variées.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots-clés : soja, tournesol, système de culture, contrainte hydrique, modèle de culture, interactions biotiques-abiotiques, couplage expérimentation-simulation, évaluation variétale, changement climatique, bas niveaux d'intrants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of genotype-environment-management</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">key-words : soybean, sunflower, cropping system, water stress, crop model, biotic-abiotic interactions, experimentation and simulation coupling, varietal assessment, climate change, low input systems</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (177)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-comparison of soybean models for simulation of evapotranspiration under rainfed and irrigated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Suyker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 376, pp.110882. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2025.110882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cold truth: low temperature exclusion biases accurate estimation of base temperature but has limited impact on optimum and ceiling temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Ait-Kaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 383, pp.111150. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2026.111150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the factors that influence the quality of rapeseed and sunflower seeds and development of predictive models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif El Msayryb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.16. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2025008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05122163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What kind of cotton ideotype is adapted to agroecological cropping systems and climate change in Benin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dègbédji Charlemagne Aboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sekloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cotton Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42397-025-00224-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05173103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chantier « Agroécologie &amp; Marché » conduit par les groupes filières INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Carlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 100, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2025-Vol100-art01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05003464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties depend on the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernard Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321, pp.109692. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risks and opportunities of double cropping in south-west France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.158-172. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art12-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses of Leaf Expansion, Plant Transpiration and Leaf Senescence of Different Soybean ( Glycine max . (L.) Merr.) Genotypes to Soil Water Deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agronomy and Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 210 (5), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jac.12746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-chemical weed management: Which crop functions and traits to improve through breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Crop Protection, 179, pp.106631. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2024.106631⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques et opportunités liés à la double culture dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.212-228. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective Can genome editing help transitioning to agroecology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Nogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Déjardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (3), pp.109159. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2024.109159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating differences among crop models in simulating soybean in-season growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 309, pp.109306. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2024.109306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Attia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 142, pp.126677. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relay cropping for sustainable intensification of agriculture across temperate regions: Crop management challenges and future research priorities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108795. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2022.108795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03905304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way towards future‐proofing our crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Baekelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandasue L R Saltenis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nacry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Malyska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Cornelissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (3), pp.e441. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03992920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities and risks of double cropping in southwestern France with a focus on soybean and sunflower crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Pitchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Minette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.16. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2023016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding a diversity of legumes to a crop decision-support system: Maintaining satisfactory accuracy while keeping the model simple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Dubrulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 151, pp.art. 126999. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2023.126999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can healthy diets be achieved worldwide in 2050 without farmland expansion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39, pp.100711. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gfs.2023.100711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future area expansion outweighs increasing drought risk for soybean in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claas Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berg-Mohnicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (5), pp.1340-1358. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seedling emergence and biomass production of soybean cultivars under wheat-soybean relay cropping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Varaillas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 18, 19p. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0293671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol : un progrès génétique continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 507, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving crop Yield potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra J Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Masclaux-Daubresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Günter Strittmatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas P. M. Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Harry Taylor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Energy Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (1), pp.e435. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fes3.435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could domestic soybean production avoid Europe’s protein imports in 2050?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.38. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélia Landré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, pp.4049-4063. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-022-04072-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are soybean models ready for climate change food impact assessments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 135, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2022.126482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Variability for Early Growth Traits in Second Season Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Wojciechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4 (1-20), pp.822456. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fagro.2022.822456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A surrogate model based on feature selection techniques and regression learners to improve soybean yield prediction in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Camilo Corrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.106578. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compag.2021.106578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop diversification improves cropping system sustainability: An 8-year on-farm experiment in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vandewalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 200, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2022.103433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic differences in root traits to design drought-avoiding soybean ideotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (26), </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2022021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03726450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining multi-environmental trials and crop simulation to understand soybean response to early sowings under contrasting water conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 133, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2021.126439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03571901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-Stage Phenotyping of Root Traits Provides Insights into the Drought Tolerance Level of Soybean Cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.188. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/agronomy11010188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03135133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New challenges for sunflower ideotyping in changing environments and more ecological cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2021016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement climatique, une réalité. Dossier Climat et santé des plantes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Rafaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00733-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and multicriteria assessment of low-input cropping systems based on plant diversification in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques ‐ Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), pp.65. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-021-00719-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptations possibles en grandes cultures. Dossier Climat et santé des plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 745, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing herbicide use and leaching in agronomically performant maize-based cropping systems: An 8-year study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Giuliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deswarte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Perdrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Daydé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 788, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.147695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential yield simulated by global gridded crop models: using a process-based emulator to explain their differences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Ringeval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas a M Pugh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathaniel D Mueller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ciais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14, pp.1639 - 1656. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-14-1639-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03188035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Simple Phenotyping and Photothermal Algorithm for the Prediction of Soybean Phenology: Application to a Range of Common Cultivars Grown in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Osvaldo Stockle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1755. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2019.01755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower agronomy: 10 years of research in partnership within the “Sunflower” Technological Joint Unit (UMT) in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.14. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2020006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of soybean germination, emergence, and prediction of a possible northward establishment of the crop under climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 113, pp.125972. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2019.125972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNFLO, un modèle au service de l'amélioration des tournesols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Pinochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 480, pp.55-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Experimental and Modeling Approaches to Understand Genotype x Sowing Date x Environment Interaction Effects on Emergence Rates and Grain Yield of Soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, 17p. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2020.558855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to crop model calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.709-720. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/csc2.20016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la tolérance à la sécheresse du tournesol : apports de l'écophysiologie et de la génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2, pp.37-51. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/87p6-xv87⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/qmd4zh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et prédire la phénologie du soja pour adapter la culture à de nouveaux environnements climatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/T8WYWO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data describing the eco-physiological responses of twenty-four sunflower genotypes to water deficit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harold Duruflé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Gody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21, pp.1296-1301. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2018.10.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic factors affecting crop seed germination and seedling emergence: a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Steinberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ming Pei You</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J. Barbetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 432 (1-2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11104-018-3780-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity of methodologies to experiment integrated pest management in arable cropping systems: analysis and reflections based on a European network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Barberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 83, pp.86-99. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop and climate change: vulnerability, adaptation, and mitigation potential from case-studies in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate-smart cropping systems for temperate and tropical agriculture: mitigation, adaptation and trade-offs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26 (3), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2017028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing cotton ideotypes for the future: Reducing risk of crop failure for low input rainfed conditions in Northern Cameroon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerrit Hoogenboom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90, pp.162-173. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2017.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop: environmental-friendly and agroecological</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), 12 p. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2017020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sixty years of breeding in Cameroon improved fibre but not seed cotton yield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chopart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dessauw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.202-209. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s0014479716000302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of source and sink dynamics involved in oil and protein accumulation in sunflower achenes using a bi-linear model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 201, pp.200-209. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.10.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of maize and wheat yields in low-input vs. conventional and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Archer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (3), pp.1155-1167. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/agronj2015.0512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis and modelling of the factors controlling seed oil concentration in sunflower: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (2), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2016004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assist variety evaluation in sunflower crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.92-105. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01385150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant morphological traits on phoma black stem in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Aguiar-Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Willocquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 145 (2), pp.345-361. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10658-015-0848-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source and sink indicators for determining nitrogen, plant density andgenotype effects on oil and protein contents in sunflower achenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo  Nambinina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 192, pp.33-41. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2016.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting quantitative host plant resistance against phoma black stem in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Schwanck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lepennetier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 65 (8), pp.1366-1379. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ppa.12512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Le Gouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Eglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 437, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée pour prendre en compte les effets de la variété, de la conduite et de l’environnement sur l’incidence et la sévérité des maladies de fin de cycle du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4622672746905388E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using plant phenotypic plasticity to improve crop performance and stability regarding climatic uncertainty: a computational study on sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Poublan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Picheny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29, pp.142-143. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proenv.2015.07.229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le semis très précoce : une stratégie agronomique pour améliorer les performances du soja en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (5), 11 p. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ocl/2015028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’idéotypes variétaux en réponse aux nouveaux contextes agricoles et environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Eric Durel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.65-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of halving pesticide use on wheat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep04405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of durum wheat varieties to water in semi-arid Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Merouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Messahel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kelkouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Agricultural Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (38), pp.2880-2893. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJAR2013.7318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomic model uses to predict cultivar performance in various environments and cropping systems. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 34 (1), pp.121-137. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-013-0170-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of sunflower grain oil concentration as a function ofvariety, crop management and environment using statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Nambinina Andrianasolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Maza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 54, pp. 84-96. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2013.12.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles stratégies agronomiques pour une gestion optimale de la ressource en eau du sol en système pluvial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie J. Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 100 (4), pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 149, pp.63-75. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2013.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open platform to build, evaluate and simulate integrated models of farming and agro-ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Chabrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene M.-H. Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Makowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2012.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A biomarker based on gene expression indicates plant water status in controlled and natural environments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mayjonade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Boniface</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant, Cell and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (12), pp.2175-2189. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pce.12127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injury Profile SIMulator, a Qualitative Aggregative Modelling Framework to Predict Injury Profile as a Function of Cropping Practices, and Abiotic and Biotic Environment. II. Proof of Concept: Design of IPSIM-Wheat-Eyespot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise F. Montfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (10), pp.e75829. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0075829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et évaluation d'un système innovant de production de foie gras : le cas de la substitution du maïs par du sorgho chez l'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (5), pp.435-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low plant density can reduce sunflower premature ripening caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 43, pp.185-193. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2012.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévoir la réponse à l'eau d'une variété cultivée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofutur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 330, pp.45-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A species-specific critical nitrogen dilution curve for sunflower (Helianthus annuus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik J. van Oosterom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 136, pp.76-84. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la conduite de culture sur les maladies du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.91-108. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/pf6g-v726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophysiologie et génétique de la tolérance à la sécheresse chez le tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/skwf-hy79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécheresse et gestion de l’eau en agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Levrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longueval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Oudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Sustrac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 171, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SUNFLO, a model to simulate genotype-specific performance of the sunflower crop in contrasting environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Guilioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 151 (2), pp.163 - 178. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2010.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying physiological determinants of genetic variation for yield potential in sunflower. SUNFLO: a model-based analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard R. Lassus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique A. Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît B. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Functional Plant Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (3), pp.246-259. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/FP09189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.39-57. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g5rg-6560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (Juin), pp.77-90. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/7v4z-fa71⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 383, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation dynamique des interactions génotype x environnement x conduite de culture : application à l'évaluation variétale en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15, pp.89-103. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/1ndz-ws15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendement et teneur en huile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 383, pp.25-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi irriguer le tournesol, une culture réputée tolérante à la sécheresse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Merrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14, pp.151-164. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/321k-he38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of crop management on epidemics of phomopsis stem canker (&amp;lt;em&amp;gt;Diaporthe helianthi&amp;lt;/em&amp;gt;) for susceptible and tolerant sunflower cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Moinard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (1), pp.50-60. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : point sur les avancées de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.157-160. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les possibilités de sélection pour le rendement en grains du tournesol par l'étude de caractères morphologiques et architecturaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity F. Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie A.-M. Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie J. Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick P. Vincourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCL Oléagineux Corps Gras Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.139-142. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de la réponse variétale du tournesol à l’environnement à l’aide du modèle SUNFLO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs physiologiques pour le screening de génotypes de tournesol tolérants aux basses températures associées au semis précoce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clementine Allinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Sarrafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Grieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/ocl.2010.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Inoculation Methods to Reproduce Sunflower Premature Ripening Caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (12), pp.1398-1404. </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-03-10-0180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (1), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fcr.2009.10.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phoma du tournesol et dessèchement précoce : un lien maintenant bien établi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectives Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 372, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging agroscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Henri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro/2009055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop canopy indicators for the early prediction of Phomopsis stem canker (Diaporthe helianthi) in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Estragnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (9), pp.792-801. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cropro.2009.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agronomy for sustainable agriculture. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lichtfouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Navarrete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Souchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350465v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems: methodology and case studies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.73-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems : methodology and case studies. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (1), pp.73-86. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2008050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face à la sécheresse et à la pénurie d’eau, quelles mesures pour ajuster la demande agricole à l’offre de ressource en eau ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3, pp.74-81. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raisonner les systèmes de culture en fonction de la disponibilité en eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Willaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.19-36. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/d4vp-8e98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds for leaf expansion and transpiration response to soil water deficit in a range of sunflower genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4), pp.646-654. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2008.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Could a crop model be useful for improving sunflower crop management ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flénet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.158-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varietal differences in the response of durum wheat (Triticum turgidum L. var. durum) to irrigation strategies in a semi-arid region of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Bouthiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saaed Abdulamir Hamoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.239-251. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00271-007-0089-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournesol et sécheresse : Évaluer les variétés par la simulation dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.12-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives agronomiques et génétiques pour limiter ou réguler la demande en eau d’irrigation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 6, pp.17-25. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb:2008067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts de la sécheresse sur le rendement des grandes cultures en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17 (5), pp.437-443</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus management in low input stockless cropping systems : Crop and soil responses to contrasting P regimes in a 36-year experiment in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno B. Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jouany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (2), pp.154-165. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2006.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A rule-based method for the development of crop management systems applied to grain sorghum in south-western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 90 (1-3), pp.180-201. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agsy.2006.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship Between the Normalized SPAD Index and the Nitrogen Nutrition Index : Application to Durum Wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 29 (1), pp.75-92. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01904160500416471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of soil tillage and fallow management on soil water storage and sunflower production in a semi-arid Mediterranean climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Chekli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), pp.183-196. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise au point de systèmes de culture adaptés à la ressource en eau: enseignements tirés de l'expérimentation SGCI de Toulouse (1995-2002).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie J. M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 91 (7), pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation of crop management to water-limited environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 21, pp.433-446. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eja.2004.07.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario analysis for cereal management in water-limited conditions by the means of a crop simulation model (STICS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 24 (6-7), pp.315-326. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2004035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to interpret the effects of sunflower crop management on the occurence and severity of a major fungal disease: Phomopsis stem canker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estragnat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Field Crops Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 83, pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the crop model STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (3-4), pp.309-332. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1161-0301(02)00110-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes et outils de conception, conduite et évaluation de systèmes de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 12, pp.387-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of sunflower (Helianthus annuus L.) crop management pn Phoma black stem (Phoma macdonaldii Boerema)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.741-752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02675189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of crop management on sunflower stem canker (Diaporthe helianthi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Estragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (7), pp.581-592. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/agro:2003032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00886210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'agriculture et l'environnement. Analyse introductive à une réflexion sur la contribution de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of parameter uncertainty on a model with adjusted parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 22, pp.159-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des pistes pour prévoir les effets de la conduite du tournesol sur les maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 67, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'eau, l'agriculture et l'environnement. Analyse introductive à une réflexion sur la contribution de la recherche agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Katerji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 46, pp.39-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation for crop models : a new approach and application to a corn model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Goffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 93 (4), pp.757-766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODERATO : an object-oriented decision tool for designing maize irrigation schedules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leenhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 137 (1), pp.43-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of maize yield under water stress with the EPICphase and CROPWAT models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Farre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Faci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92 (4), pp.679-690</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'itinéraires techniques pour le blé dur dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bataillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40, pp.587-590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of soil phosphorus on leaf development and senescence dynamics of field-grown maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 92 (3), pp.428-435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de stratégies de conduite du tournesol dans les conditions pluviales de la région de Meknès (Maroc). II. Explorations à l'aide du modèle Epic-Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (1), pp.19-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lutte agronomique, une piste prometteuse pour un grand nombre de maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléoscope</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 57, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPICphase, a version of the EPIC model simulating the effects of water and nitrogen stress on biomass and yield, taking account of developmental stages: validation on maize, sunflower, sorghum, soybean and winter wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouniols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 60, pp.175-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de stratégies de conduite du tournesol dans les conditions pluviales de la région de Meknès (Maroc). I. Calage et test du modèle Epic-Phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 10 (4), pp.263-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de l'extraction d'eau et de la réponse des cultures en présence de contraintes hydriques diversifiées : Application aux grandes cultures du Sud-Ouest (blé, maïs, tournesol, soja, sorgho)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouniols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84 (6), pp.119-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental determination and modelling of the soil water extraction capacities of crops of maize, sunflower, soya bean, sorghum and wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Soil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 202, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management systems for rainfed and irrigated sunflower (Helianthus annuus) in South-Western France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 131 (Part.2), pp.171-185. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0021859698005747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournesol en France : Surfaces, conduites et résultats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Jouffret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Reau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.86-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating crop management and crop rotation effects into models of weed population dynamics: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Colbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.717-728</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de réflexion sur les priorités de recherche concernant les systèmes de culture à oléagineux dans l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Askew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bockey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Christen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of rainfed and irrigated crops under different crop rotations and input levels in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 77, pp.539-548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle sélection variétale pour une agriculture durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Saulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 4 (6), pp.426-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crop: weed interactions in wheat with ALMANAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kafiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mondragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.325-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CropSyst performance for water management in Southwestern France using submodels of different levels of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1-3), pp.89-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time irrigation management using the EPIC-PHASE model and weather forecasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32, pp.227-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désherbage intégré en grande culture : Bases de raisonnement et perspectives d'application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.185-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crop nitrogen requirements: A critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 7 (1-3), pp.161-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epic-PHASE temps réel : Un modèle pour la conduite tactique de l'irrigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 82 (6), pp.39-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement du blé d'hiver en conditions de déficit hydrique. I. Etude en lysimètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Casals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grain nitrogen content of winter bread (Triticum aestivum L.) as related to crop management and to the previous crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.273-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement du blé d'hiver en conditions de déficit hydrique. I. Étude en lysimètres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Petibon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.3-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen fertilization and maturation conditions on protein aggregates and on the breadmaking quality of Soissons, a common wheat cultivar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.Q. Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masbou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aussenac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 73 (1), pp.123-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration du rendement du blé d'hiver en conditions de déficit hydrique. Il. Mise au point et test d'un modèle de simulation de la culture de blé d'hiver en conditions d'alimentation hydrique et azotée variées : Epiephase-Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ml Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration du rendement du blé d'hiver en conditions de déficit hydrique. II. Mise au point et test d'un modèle de simulation de la culture de blé d'hiver en conditions d'alimentation hydrique et azotée variées : Epicphase-Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Casals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 16 (1), pp.25-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light interception as an indicator of leaf area index and risk of diseases in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Helia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19 (24), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat response to supplementary irrigation in south-western france : II. A frequential approach using a simulation model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 125, pp.64-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat response to supplementary irrigation in south-western France : I. Experimental rsponse to pre-anthesis applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 125, pp.51-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the crop-growth simulation submodel of EPIC for wheat grown in a Mediterranean climate with variable soil-water regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Steduto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pocuca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Caliandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 4 (3), pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de culture et dynamique de l'azote du sol. Présence et formes de l'azote minéral après les récoltes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 80 (1), pp.91-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A general process-oriented model for two competing plant species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.W. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the ASAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 35 (3), pp.801-810</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de 13 annees de rotations culturales irriguees ou non sur la flore adventice d'un ble d'hiver en region toulousaine. II-Analyse de la flore levee hivernale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Barralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (4), pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02710887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de 13 annees de rotations culturales irriguees ou non sur la flore adventice d'un ble d'hiver en region toulousaine. I-Analyse du potentiel semencier du sol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Barralis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chadoeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 76 (4), pp.27-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMANAC-Weed : A model for Weed-Crop interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences de l'intensification culturale sur la flore adventice du mais et du sorgho dans le Sud-Ouest de la France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricoltura Mediterranea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 119, pp.399-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02716310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution à long terme de la flore adventice. I. Construction d'un modèle descriptif de l'évolution quantitative du stock de semences de l'horizon travaillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.393-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'histoire culturale d'une parcelle sur la composition qualitative et quantitative de la flore adventice. Consequences sur la dynamique annuelle de la flore et le raisonnement du desherbage en ble d'hiver.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 74 (3), pp.21-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02723564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de l'évolution à long terme de la flore adventice. I. Construction d'un modèle descriptif de l'évolution quantitative du stock de semences de l'horizon travaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sebillotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (5), pp.393-403</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02727135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelisation de l'evolution a long terme de la flore adventice. II. Application a trois dicotyledones annuelles en un site donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (9), pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'évolution à long terme de la flore adventice. II. Application à trois dicotylédones annuelles en un site donné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (9), pp.767-777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de quelques dicotyledones adventices en culture de cereale. 2 Survie, floraison et fructification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28, pp.265-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique de quelques dicotyledones adventices en culture de cereale. 1 Relation flore levee - stock semencier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Weed Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 28, pp.251-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean Multi-Model Simulations Under Elevated Atmospheric CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariely Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA, CSSA, SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05174558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling experimentation and crop modeling to evaluate morpho-physiological traits of cotton cultivars in agroecological cropping systems in Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dègbédji Charlemagne Aboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Boulakia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sekloka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.105-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cropping systems and growing environments for sunflower: consequences on target traits and ideotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Novi Sad, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of a crop growth model for supporting variety choice in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Motard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Society for Agronomy “Synergies for a resilient future: from knowledge to action”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.157-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Depierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variety testing innovation for new challenges and a more resilient agriculture: The example of oilseeds and protein crops in Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve-Anne Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan M. Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuille-Dit-Bille Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Boizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26emes Congress of the European Society for Agronomy. Wébinaire Satellite Projet CASDAR OtoP-3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFZ, INRAe, IDELE, Aug 2022, visioconférence, Germany. pp.69-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts on production, environment and plant health resulting from adaptations to future major abiotic stresses under CC for 3 annual crops : wheat, sunflower and potato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Ripoche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU CAP Network workshop EIP-AGRI, Enhancing food security under changing weather patterns : farm adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIP-AGRI, Mar 2023, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High uncertainty in soybean models for simulation of crop N dynamics under variable CO2 and Nitrogen fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Confalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgMIP 9 Workshop, Modeling the Future of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solutions to achieve healthy and sustainable diets worldwide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Tibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France. pp.397</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing soybean production in Europe: impact on cropping systems and environment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tribouillois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Séminaire des Utilisateurs de STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Latresne, France. pp.48-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of soybean for relay cropping systems: what we know and what we don’t?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen-Feng Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference 11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using simple cultivar phenotyping and photothermal algorithm to explore the suitability of soybean crop in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorian Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lin Kang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Soybean Research Conference (WSRC 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soya Donau, Jun 2023, Vienne, Austria. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04146048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse du chantier Agroécologie (AE) & Marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Benoît Magrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bertagnoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Cadoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du chantier « Agroécologie et Marché » des Groupes Filières d’INRAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France. 51 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04068955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’aire de culture potentielle du soja en France sous climat actuel et futur.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Duchalais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic traits of sunflower varieties vary according to the composition of cover crops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Souques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas B. Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Rennes, France. pp.194-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Well Can Soybean Models Simulate Daily Evapotranspiration?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une chaîne de modélisation basée sur STICS à l’évaluation des potentialités de culture actuelles et futures du soja en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire INRAE-CIRAD “Modélisation du Fonctionnement des Peuplements Cultivés pour l’Agroécologie et le Changement Climatique”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape 2021 - Diversification for Sustainable and Resilient Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate change impacts and possibilities of adaptation for soybean cultivation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Shoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Landscape Conference "Diversification for Sustainable and Resilient Agriculture"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Abella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Rencontres Francophones sur les Légumineuses (RFL3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Angers, France. 23p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for improving simulation of evapotranspiration based on sensitivity analysis of multiple soybean models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmerón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth.J. Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios V. Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASA-CSSA-SSSA International Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Salt Lake City, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04798147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénarios d’évolution des rendements des cultures à l’horizon 2050 : effets du changement climatique et des évolutions techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agneta Forslund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Marajo-Petitzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phloème 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arvalis, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing crop models to pinpoint the establishment quality of field crops under the 21 st century climate change: case studies of soybean and sugar beet in northern france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jay-Ram Lamichhane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Society of Agronomy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized cultivar deployment improves the efficiency and stability of sunflower crop production at national scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mestries Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarron Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2020 Second International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.125-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02956660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soybean multi-model sensitivity analysis for prediction of seed nitrogen, biological N fixation, and N cycling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montse Salmeron Cortasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.44-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future soybean productivity in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claas Nendel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Reckling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Stella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Berg-Mohnicke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Crop Modelling Symposium (iCROPM2020), Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France. pp.197-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgMIP Soybean Phase 1: Multi-Model Sensitivity to CO 2 , Temperature, Water, and Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kritika Kothari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montserrat Salmeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Battisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth J Boote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sotirios Archontoulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASA-CSSA-SSSA Annual International Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, San Antonio, United States. 17p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in southwestern France: an application of agroecological principles aiming at decreasing pesticides and N-fertilizers use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. European Conference on Crop Diversification 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 369 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and assessment of diversified low input cropping systems in SW France: an application of agroecological principles aiming at drastically decrease pesticides and fertilizer-N use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Gaudio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raffaillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Alletto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bedoussac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Crop Diversification 2019,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of temperature and daylength on phenology for contrasted soybean genotypes grown in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. European Society for Agronomy Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower crop and climate change in Europe: vulnerability, adaptation and mitigation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sunflower and climate change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves segmentation in 3D point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gelard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan F. Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference, ACIVS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Antwerp, Belgium. 763 p., </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70353-4_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A source-sink based dynamic model for simulating oil and protein accumulation in sunflower achenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fety Andrianasolo Nambinina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling sunflower fungal complex to help design integrated management strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Vedy-Zecchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model-based approach to assist variety assessment in sunflower crop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM2016 International Crop Modelling Symposium "Crop Modelling for Agriculture and Food Security under Global Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HELIAPHEN: a high-throughput phenotyping platform to characterize plant responses to water stress from seedling stage to seed set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Colombet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D plant phenotyping in sunflower using architecture-based organ segmentation from 3D point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Image Analysis Methods for the Plant Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avancées pour une meilleure gestion des principaux bioagresseurs du tournesol.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Echanges Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breeding for sunflower hybrids adapted to climate change: the SUNRISE collaborative and multi-disciplinary project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lubrano-Lavadera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Coque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Munos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Mangin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey. 746 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of African rainfed cotton ideotypes using DSSAT CROPGRO-Cotton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Audebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gérardeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iCROPM 2016 International Crop Modelling Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can genotype x environment management interactions (GEMI) be predictedd in sunflower multi-environment trial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux d'Orchymont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunflower and climate change in Europe : crop vulnerability, adaptation, and mitigation potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Flenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Langlade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Edirne, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INRA metaprogramme on Adaptation of Agriculture and Forests to Climate Change (AAFCC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Gascuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our Common Future Under Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing and assessing climate-smart cropping systems in temperate and tropical agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Scopel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to CSA progress through a national integrative multidisciplinary research program on adaptation to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Caquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bréda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Amigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chalvet-Monfray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate SMART Agriculture 2015 - Global science conference - Towards Climate smart Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Montpellier, France. 297 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field testing of IPM-based cropping systems: a diversity of experimental approaches in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lechenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Deytieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Antichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Bàrberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII° International plant protection congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agrophysiologie au service de la sélection et de l’agronomie. Le soja, un atout pour nos territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le SOJA, un atout pour nos territoires. Situation et avenir d'une production en pleine évolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Toulouse, France. 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting organic research and development: lessons from an interdisciplinary group from France (2000-2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. ISOFAR Scientific Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society of Organic Agriculture Research (ISOFAR). Trenthorst, INT., Oct 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management and varietal strategies to design water efficient and high quality soybean in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA (European Society for Agronomy) congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary. 510 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche Systémique pour appréhender les communautés de bioagresseurs : application à la Protection Intégrée du Blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Cholez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Magnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Programme Pesticides du Ministère de l'Ecologie, du Développement Durable et de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management and varietal strategies to design more efficient and high quality soybean in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Chambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françis Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Beugniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of leaf area index in sunflower crop using non-destructive methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Mas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Debrecen, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la substitution du maïs par du sorgho sur la durabilité de la production de foie gras d'oie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Arroyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Auvergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées de la Recherche Avicoles et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, La Rochelle, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01209155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion quantitative de l’eau : les possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Chanzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Therond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agroécologie et Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the impact of a decrease in pesticide use on wheat production in France using cropping system experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Hossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Philibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Global Food Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the influence of a sunflower canopy on Phomopsis helianthi epidemics as a function of cropping practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmannelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. PURE International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’incertitude du modèle SUNFLO sous RECORD : Approche bayésienne et R-VLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée d'animation de la plate-forme RECORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mathématiques et Informatique Appliquées (0341)., Jan 2012, Toulouse, France. 13 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photosynthetic consequences of Phomopsis helianthi on two sunflower hybrids: analysis and modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Conference on Sunflower</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 203 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a crop model to evaluate and design combinations of genotypes X management X environments that improve sunflower crop performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plant density on sunflower premature ripening caused by Phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Sunflower Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sunflower Association, Feb 2012, Mar del Plata, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation bayésienne des paramètres d'un modèle de culture implémenté sous VLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Wallach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire MIAJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Unité de recherche Mathématiques et Informatique Appliquées (0341)., Mar 2012, Jouy-en-Josas, France. 64 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des contraintes biotiques dans la modélisation dynamique des interactions génotype x environnement x conduite de culture pour une production intégrée du tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Carrefour de la Sélection du Tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, assessment and improvement of crop management systems in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Sunflower Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Mar del Plata, Argentina. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d’incertitude d’un modèle de culture : démarche et illustration sur deux cas d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Keussayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bensadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric J.-E. Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Lacroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. European Symposium on Statistical Methods for the Food Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France. 427p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a crop model to assess genotype-environment interactions in multi-environment trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems approaches to crop improvement. Rothamsted Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Harpenden, United Kingdom. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promouvoir des travaux sur l’AB dans un institut de recherche (INRA) : enseignements d'un collectif interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bellon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Penvern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Cabaret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les transversalités de l’agriculture biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer et valoriser les interactions variété-milieu-conduite en tournesol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Palleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Salvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire des stratégies de production adaptées aux débouchés à l’échelle du bassin de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG Tournesol et agriculture Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple models to predict the incidence of premature ripening caused by Phoma macdonaldii as a function of sunflower crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bret-Mestries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Society for Agronomy Congress (AGRO2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Agronomy, Aug 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of nitrogen and water on premature ripening caused by Phoma macdonaldii, a fungal pathogen of sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Dechamp-guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plant Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Protection des Plantes, Dec 2009, Tours, France. pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins en eau de différentes variétés de blé dur en conditions semi-aride.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bouthiba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international AGDUMED 2009. Agriculture Durable en Région Méditerranéenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen and water management can limit premature ripening of sunflower induced by phoma macdonaldii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OptimiSTICS, a software for STICS crop model parameter estimation and evaluation which was build up to function with other dynamical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric E. Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Lecharpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgSAP 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils pour concevoir, conduire et évaluer des systèmes de culture adaptés à la contrainte hydrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international "Agriculture durable en région Méditérranéenne (AGDUMED)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a model to support variety evaluation and choice in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Haquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bonleu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparision of artificial inoculation with phoma madonaldii to reproduce sunflower premature ripening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Seassau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Dechamp-Guillaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Tours, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-designing farming systems and decision support tools : a generic framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Beguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Brives</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009. International symposium on methodologies for integrated analysis of farm production systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of rule-based cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Colnenne-David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming systems design 2009: an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using agronomic models to predict cultivar performances under various environments and cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Helene Jeuffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Loyce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farming Systems Design 2009 : an international symposium on Methodologies for Integrated Analysis of Farm Production Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de STICS dans le cadre de l'expertise scientifique collective &amp;quot;Sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic F. Huard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Isabelle Graux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Le Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Reims, France. pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de l’eau en agriculture : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique "L'eau en horticulture : économiser maintenant" 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'introduction de la prise en compte des bioagresseurs dans STICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine N. Brisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire STICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du travail du sol sur l'installation de la culture, la productivité et l'utilisation de l'eau chez le tournesol en conditions pluviales de la région de Meknès (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chekli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop physiological determinants of yield in old and modern sunflower hybrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of new durum wheat pure lines to meet yield stability and quality requirements in low input and organic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Desclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Justes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. ESA Congress: European agriculture in a global contest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sunflower crop management on stem canker (Diaporthe helianthi) attracks for susceptible and tolerant genotypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heredity of sunflower leaf characters useable as yield predictors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Triboi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicity Vear</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Sunflower Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Fargo, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple relation to interpret the occurrence of diseases in sunflower as a function of crop management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen status and nitrogen use efficiency of wheat grown in organic and conventional low input cropping systems. A case study for testing decision models in Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crop management adaptation to water-limited environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic model to manage N in cropping systems differing by water availability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Nitrogen Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Reims, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple model to simulate N2 symbiotic fixation of annual grain legumes: application to soybean (Glycine max (L.)Merr.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Burger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Brisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium Modelling Cropping System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating the influence of sowing date on disease occurence in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium Modelling Cropping System</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen status and nitrogen use efficiency of wheat grown in organic and conventional low input cropping systems. A case study for testing decision models in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Colomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Cordoba, Spain. pp.739-740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du couvert de tournesol dans la simulation des épidémies de Diaporthe helianthi par le modèle asphodel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Berault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Lambert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ASPHODEL : modèle de simulation des épidémies de phomopsis du tournesol (Diaporthe helianthi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Délos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Moinard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental issues of sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ceccon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gonzalez-Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International sunflower conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation par le tournesol de l'eau stockée au semis en climat méditerranéen semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chekli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing crop management systems for sunflower in South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indicateurs du couvert pour la prévision précoce du risque phomopsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Estragnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Piasentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voies d'amélioration de la productivité et de l'efficience d'utilisation de l'eau chez le tournesol sous climat méditerranéen semi-aride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aboudrare</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conférence Internationale sur le tournesol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02770209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la conduite de culture du tournesol sur l'expression de Phoma Macdonaldii boerema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Association Française Pour La Protection Des Plantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Conférence internationale sur les maladies des plantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated simulation model of yield loss by a fungal pathogen: stem canker (Phomopsis helianthi) in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabanis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium modelling cropping systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la gestion des systèmes irrigués en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental set-up for developing cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Nolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA-KCW workshop on decision support systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduire le tournesol pour réduire l'impact des maladies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling crop nitrogen requirements: A critical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of CropSyst performance for water management in Southwestern France using submodels of different levels of complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.O. Stöckle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congress of the European Society for Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Veldhoven-Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of weed management strategies for wheat and sunflower inserted in crop rotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. European Weed Research Society symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour la gestion des systèmes irrigués en grande culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Deumier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquante ans de Recherches à l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1996, Laon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport d'un modèle de simulation de la concurrence au raisonnement du désherbage des cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Conférences ANPP du Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1995, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tactical irrigation management using real time EPIC-phase model and weather forecast. Experiment on maize</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission Internationale de l'Irrigation et du Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of previous crop on available water for a subsequent winter wheat on a deep silty clay soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplification du travail du sol et evolution de la flore adventice : consequences pour le desherbage a l'echelle de la rotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Orlando</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simplification du travail du sol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de stratégies et de tactiques d'irrigation en conditions de ressources en eau limitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Puech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. European regional conference ICID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1994, Varna, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation of short term tactical irrigation under limited water resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. ESA congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Abano-Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integradation model of crop -weed interaction : application to wheat-oats mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Caussanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Kafiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. EWRS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1993, Braunschweig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de strategies de desherbage adaptees a differents systemes de culture et objectifs de rendement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Conference Columa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du devenir de l'azote dans un systemes de culture : application au ble d'hiver dans le Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Decau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Pujol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres Nitrates-Agriculture-Eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02776608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALMANAC-Weed : A model for Weed-Crop interaction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Kiniry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gassman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82. Annual Meeting of the American Society of Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1990, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique : Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-16, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05101625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Graveline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Lacor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Renaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Debaeke, Nina Graveline, Barbara Lacor, Sylvain Pellerin, David Renaudeau, Eric Sauquet, [coordi. éditoriale]. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agriculture et changement climatique. Impacts, adaptation et atténuation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.387-393, 2025, Synthèses, 978-2-7592-4011-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in integrating different models assessing the impact of climate change on agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Eric Bergez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Plassin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professor Claas Nendel, Leibniz Centre for Agricultural Landscape Research (ZALF), Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling climate change impacts on agricultural systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BURLEIGH DODDS SERIES IN AGRICULTURAL SCIENCE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-38, 2023, 9781801461740. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19103/as.2022.0115.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Availability and integration of agro-environmental data : the French case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Aubertot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bertuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Constantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rizzo Davide; Marraccini Elisa; Lardon Sylvie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Agronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.63-111, 2022, 978-3-031-05263-7. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-05263-7_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 16. Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia G Izquierdo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Victor Sadras &amp; Daniel Calderini, eds. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Physiology: Case histories for major crops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press, pp.483-517, 2021, 9780128191941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agroécosystèmes : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Touzard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03403575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts du changement climatique sur la culture de soja et possibilités d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne-Pascal Journet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Maury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schoving</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elana Dayoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier Régional Occitanie sur les Changements Climatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reco occitanie (Réseau d’expertise sur les changements climatiques en Occitanie).</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 8 | Agrosystèmes, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge de l'enjeu climatique dans les recherches du département</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Balesdent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Itier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une agronomie pour le XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 304 p., 2019, 9782759229376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaves Segmentation in 3D Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Gélard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Herbulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Devy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryan F Mccormick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems 18th International Conference, ACIVS 2017, Antwerp, Belgium, September 18-21, 2017, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.664-674, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-assisted phenotyping and ideotype design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Luquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Memmah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Chenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crop Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2ème édition, Elsevier, 2015, 978-0-12-417104-6. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-417104-6.00014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01315577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mettre en évidence de manière expérimentale les interactions G x E x C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Roumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauffreteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Lorgeou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception d’ideotypes de plante pour une agriculture durable : École-chercheurs INRA-CIRAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formasciences, FPN, INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 255 p., 2014, Ecoles-chercheurs INRA, 2-7380-1347-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of crop management on the incidence and severity of fungal diseases in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Mestries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Desanlis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Seassau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sunflowers: growth and development, environmental influences and pests/diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2014, Botanical Research and Practices, 978-1-63117-348-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iterative design and evaluation of rule-based cropping systems: methodology and case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Marie Nolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer - Verlag, 2009, 9789048126651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des systèmes de culture en stations et en exploitations agricoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Sophie Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mischler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Munier-Jolain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes de culture innovants et durables : Quelles méthodes pour les mettre au point et les évaluer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educagri Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 175 p., 2008, 978-2-84444-685-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">the EPIC-based models for simulating cropping systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cabelguenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotation models for ecological farming: CAMASE/PE workshop report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, 1997, Quantitative Approaches in System Analysis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02839754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de références sur les successions de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Viaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conduite coordonnée de deux cultures successives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Doré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérimenter sur la conduite des cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Coordination Technique Agricole, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets a moyen et long terme des systemes de culture sur la flore adventice : interet de la modelisation pour cette approche.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Debaeke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systemes de culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA, 1990, Un Point sur.. - INRA, 2-7380-0256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des adventices : quels traits et fonctions agro-écologiques pour les plantes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consortium Plantalliance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Rogowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Durand Tardif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Szambien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Perronne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/hhym-4d82⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des agricultures – le cas des filières céréales, oléagineux et légumineuses à graines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barbottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Chardigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Chardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.39-77. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/VRRBGL⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId913"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122163v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Msayryb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gb&#233;dji Charlemagne Aboua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sekloka" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42397-025-00224-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890774v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debaeke" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126677" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315092v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100711" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187270v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023016" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276877v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Varaillas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293671" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.822456" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619790v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.08.003" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620657v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479716000302" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKHGF4C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633569v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schwanck" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lepennetier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12512" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638656v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aguiar-Schwanck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0848-8" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630152v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622672746905388E12" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629867v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merouche" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messahel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelkouli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2013.7318" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.04.016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8PMRW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642109v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. van Oosterom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merrien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZN8CMHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649331v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647269v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/321k-he38" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642632v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Oudin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sustrac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442308v2" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009055" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669015v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.002" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57VDXW6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964373v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Triboi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0305" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186780v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008050" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666693v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estragnat" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2009.04.011" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBPWSP6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886485v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657166v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008067" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C1140B67C59EA0F74C338CD00625F517CAD8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173160v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660648v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008031" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B9E378AD9FB08A1DA70642F11881E7652E62AFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657305v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bouthiba" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaed Abdulamir Hamoudi" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0089-5" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MV9PCQL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669141v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904160500416471" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660616v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.01.001" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BZP2VFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662165v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboudrare" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouaziz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chekli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.12.001" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PF3XB35-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676014v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886037v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004035" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682879v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboudrare" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.07.006" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQL2THB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886210v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003032" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675420v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estragnat" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190851v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675189v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671749v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nolot" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681552v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201812v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671664v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676168v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deumier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691029v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694123v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataillon" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685412v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavero" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farre" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faci" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694085v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698129v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696712v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouniols" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694907v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689692v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Askew" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockey" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccon" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692705v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694527v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695962v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabelguenne" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859698005747" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689687v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouffret" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686173v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686885v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687122v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683986v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689685v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulas" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689652v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kafiz" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondragon" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688271v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689738v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699101v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697275v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885772v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Casals" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petibon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693123v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Casals" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885773v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696051v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710850v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steduto" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pocuca" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caliandro" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710846v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710849v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713882v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bousquet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710711v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Williams" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Gassman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708279v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gassman" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710887v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marty" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711785v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716310v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726260v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720851v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885116v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723564v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727135v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Debaeke" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885160v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717066v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781540v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199795v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803376v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837550v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789019v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738450v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gelard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Mccormick" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_56" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737612v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740085v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lubrano-Lavadera" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coque" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738924v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739465v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739725v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Orchymont" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739208v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739964v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796072v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Magnard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738925v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811435v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806524v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802139v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811436v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749871v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Keussayan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809952v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758554v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouthiba" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752848v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourges" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750751v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173227v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815248v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762569v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761499v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berault" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190920v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Messaoud" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760364v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764009v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chekli" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190919v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761326v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759081v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760043v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831155v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761753v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825912v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764509v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Moinard" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771499v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Pour La Protection Des Plantes" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770209v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771831v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambert" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771900v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766505v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Fernandez" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769076v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769551v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767007v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piasentin" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765734v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabanis" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771319v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766785v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836697v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766793v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837258v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764691v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766198v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772839v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772834v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776425v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777989v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlando" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777928v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774125v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774567v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774538v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiniry" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776608v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849616v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877006v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Izquierdo" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403575v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788744v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957617v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Mccormick" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315577v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-417104-6.00014-5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800500v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369817.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173739v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173753v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/124153984" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839754v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834916v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835390v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846305v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05365644v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritika Kothari" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Suyker" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Battisti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J Boote" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios Archontoulis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2025.110882" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05574393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Soltani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Ait-Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Ram Lamichhane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2026.111150" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05122163v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif El Msayryb" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fl&#233;net" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2025008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05173103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#232;gb&#233;dji Charlemagne Aboua" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G&#233;rardeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulakia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sekloka" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42397-025-00224-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05003464v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bertagnoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cadore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Carlin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2025-Vol100-art01" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04815559v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Souques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernard Langlade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Labadie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Deschamps" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109692" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04793527v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Abella" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pitchers" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art12-GB" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04682184v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Kang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schoving" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jac.12746" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Perronne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Colbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Moreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2024.106631" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04595935v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art14" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Causse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemari&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2024.109159" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556276v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Boote" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Confalone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2024.109306" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Debaeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Attia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126677" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03905304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen-Feng Cong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elana Dayoub" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2022.108795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992920v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Baekelandt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandasue L R Saltenis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nacry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Malyska" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cornelissen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.441" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187270v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pull" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Minette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2023016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04288580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bedu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dubrulle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Reau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.126999" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04315092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agneta Forslund" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Tibi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schmitt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Marajo-Petitzon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gfs.2023.100711" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03971926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claas Nendel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Reckling" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schulz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berg-Mohnicke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16562" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04276877v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Varaillas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293671" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969137v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Debaeke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03872237v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Burgess" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Masclaux-Daubresse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Strittmatter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. M. Weber" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Harry Taylor" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fes3.435" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617020v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Landr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-022-04072-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666419v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2022.126482" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648548v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wojciechowski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bourgeois" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fagro.2022.822456" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454504v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Camilo Corrales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Raynal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne-Pascal Journet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2021.106578" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vandewalle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103433" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726450v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2022021" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03571901v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126439" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03135133v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay-Ram Lamichhane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11010188" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238316v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B Langlade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021016" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781544v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03454988v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gaudio" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rafaillac" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00733-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raffaillac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques &#8208; Eric Bergez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00719-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434319v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deswarte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perdrieux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dayd&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.147695" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188035v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ringeval" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph M&#252;ller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas a M Pugh" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel D Mueller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciais" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-1639-2021" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Osvaldo Stockle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colombet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01755" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02874837v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Debaeke" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bret-Mestries" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622769v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2019.125972" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952590v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannelle Mestries" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.558855" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622891v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wallach" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csc2.20016" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664532v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sarrafi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/87p6-xv87" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alric" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Berger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chambert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/T8WYWO" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625452v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gody" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.10.045" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627997v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Pei You" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J. Barbetti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-018-3780-9" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595530v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lechenet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Deytieux" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antichi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Barberi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.012" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605844v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016052" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620657v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pellerin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Scopel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619790v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loison" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Audebert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Hoogenboom" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Leroux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2017.08.003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602572v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Seassau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2017020" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chopart" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dessauw" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0014479716000302" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8JKHGF4C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607508v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Nambinina Andrianasolo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.10.020" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533868v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Archer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bertrand" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Colnenne-David" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/agronj2015.0512" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634434v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2016004" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385150v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2016.09.001" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638656v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Aguiar-Schwanck" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Willocquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0848-8" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330518v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo  Nambinina" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2016.04.010" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSD69WBZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633569v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Schwanck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lepennetier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vincourt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.12512" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630152v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Desanlis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4622672746905388E12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636172v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Poublan" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Picheny" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2015.07.229" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635435v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Alric" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Beugniet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2015028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173365v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Eric Durel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Jeuffroy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173298v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philibert" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep04405" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629867v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merouche" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messahel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kelkouli" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJAR2013.7318" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173293v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Loyce" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-013-0170-9" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186524v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2013.12.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633927v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J. Constantin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Willaume" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647530v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mestries" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2013.04.016" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MD8PMRW1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001118v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric J.-E. Bergez" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Chabrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Gary" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene M.-H. Jeuffroy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2012.03.011" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8J4K0P01-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mayjonade" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Boniface" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12127" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646722v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Robin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Lucas" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise F. Montfort" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Cholez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075829" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209169v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Auvergne" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dubois" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brachet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644630v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Dechamp-Guillaume" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2012.07.002" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642109v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652362v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. van Oosterom" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Justes" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Merrien" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2012.07.024" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZN8CMHZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642933v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Seassau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moinard" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/pf6g-v726" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648681v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/skwf-hy79" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642632v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Levrault" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longueval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Oudin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sustrac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506231v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Guilioni" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lecoeur" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2010.09.012" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7GB09H5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964303v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J. Lecoeur" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R. Lassus" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Christophe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Pallas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Casadebaig" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP09189" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Thibierge" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ledoux" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g5rg-6560" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643919v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Palleau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Salvi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/7v4z-fa71" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643527v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641902v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1ndz-ws15" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649331v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie No&#235;l" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647269v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/321k-he38" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669015v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.002" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57VDXW6R-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668038v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmannuelle Mestries" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0307" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964373v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity F. Vear" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Triboi" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0305" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653504v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Haquin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0308" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656313v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ocl.2010.0303" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662564v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-03-10-0180" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661241v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2009.10.009" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663081v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442308v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Navarrete" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Henri" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro/2009055" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666693v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Estragnat" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2009.04.011" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBPWSP6R-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350465v2" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souch&#232;re" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Alberola" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008054" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886485v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Munier-Jolain" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guichard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Nolot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186780v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2008050" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660648v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Amigues" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008031" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4B9E378AD9FB08A1DA70642F11881E7652E62AFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667397v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/d4vp-8e98" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664920v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lecoeur" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2008.02.001" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMSWDQGM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654074v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657305v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Bouthiba" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saaed Abdulamir Hamoudi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00271-007-0089-5" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7MV9PCQL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653305v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657166v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leenhardt" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb:2008067" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/83C1140B67C59EA0F74C338CD00625F517CAD8A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173160v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666050v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Colomb" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie J. M. Nolot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2006.09.004" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W12JBRMX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660616v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2006.01.001" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BZP2VFL-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669141v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rouet" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01904160500416471" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662165v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aboudrare" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouaziz" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Chekli" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2005.12.001" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4PF3XB35-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676014v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682879v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboudrare" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2004.07.006" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZQL2THB-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886037v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2004035" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675420v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Estragnat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581146v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Brisson" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Roche" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mary" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(02)00110-7" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9404H6N-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190851v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brisson" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gary" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Justes" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671749v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Nolot" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675189v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00886210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:2003032" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201812v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Katerji" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674070v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goffinet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671664v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681552v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681120v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676168v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Deumier" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lacroix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685412v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cavero" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Farre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Faci" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694123v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bataillon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694085v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colomb" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kiniry" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698129v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouaziz" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696712v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cabelguenne" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouniols" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694907v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692705v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694527v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695962v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cabelguenne" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hilaire" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859698005747" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689687v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jouffret" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686173v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689692v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Askew" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bockey" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ceccon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Christen" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683986v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689685v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saulas" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689652v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Caussanel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kafiz" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mondragon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687122v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.O. St&#246;ckle" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689738v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bosc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688271v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686885v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697275v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693123v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Casals" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692824v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aussenac" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Fabre" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pujol" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885772v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Puech" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ml Casals" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Petibon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692832v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Q. Jia" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masbou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885773v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696051v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699101v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710846v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710849v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710850v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steduto" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pocuca" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caliandro" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713882v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Decau" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bousquet" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710711v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Williams" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W. Gassman" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710887v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Barralis" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Marty" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711785v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chadoeuf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708279v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gassman" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716310v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885116v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723564v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727135v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Debaeke" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720851v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885160v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717066v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726260v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05174558v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariely Lopes dos Santos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montse Salmeron Cortasa" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotirios V. Archontoulis" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781540v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Boulakia" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803408v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955886v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fintz" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Motard" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165810v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Depierre" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940649v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne Laurent" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan M. Herrera" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuille-Dit-Bille Nicolas" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Boizard" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711074v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Launay" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ripoche" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797892v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth J. Boote" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04199795v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04797870v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tribouillois" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Raynal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143072v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146048v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Bourgeois" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Duchalais" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04068955v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Cador&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798136v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746480v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846343v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmeron" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798123v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765023v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Shoving" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Abella" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165886v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846076v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04798147v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Salmer&#243;n" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth.J. Boote" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04803376v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02937490v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02956660v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mestries Emmanuelle" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarron Julien" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837550v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04837560v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Stella" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846183v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738225v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04846111v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734381v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789019v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738450v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gelard" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Herbulot" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Devy" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F. Mccormick" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70353-4_56" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737612v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739034v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fety Andrianasolo Nambinina" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739465v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Vedy-Zecchini" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738872v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739205v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Burger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380234v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G&#233;lard" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741769v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740085v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lubrano-Lavadera" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coque" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Munos" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mangin" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738924v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739725v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Orchymont" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Pontet" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741886v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209284v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739208v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Pellerin" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743198v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chalvet-Monfray" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01359218v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo B&#224;rberi" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797614v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charlotte Chambert" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739964v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Cabaret" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Penvern" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740223v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chambert" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Calvet" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796072v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Magnard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740111v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738925v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demarez" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209155v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805381v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Chanzy" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173343v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Philibert" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811435v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806524v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Brun" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bensadoun" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Wallach" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746718v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lagarrigue" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747666v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538175v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802139v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806717v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811436v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749871v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Keussayan" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lacroix" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750148v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809952v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807121v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810446v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538160v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960515v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dechamp-guillaume" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758554v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bouthiba" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823647v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752848v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lecharpentier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourges" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750751v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754575v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bonleu" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820337v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173208v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thiery" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mathieu" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Brives" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173227v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dor&#233;" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173230v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecomte" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812512v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine N. Brisson" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Isabelle Graux" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815248v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762569v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764009v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chekli" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190919v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Triboi" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Vear" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760364v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Desclaux" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Burger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761499v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berault" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190920v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Messaoud" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761326v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759081v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760043v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831155v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761753v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764509v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Moinard" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc D&#233;los" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825912v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771831v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lambert" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771900v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766505v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gonzalez-Fernandez" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769551v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769076v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767007v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Piasentin" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770209v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771499v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Fran&#231;aise Pour La Protection Des Plantes" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765734v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabanis" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771319v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766785v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766793v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836697v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837258v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764691v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766198v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772834v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772839v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776425v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777989v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Orlando" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777928v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774125v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774538v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kiniry" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774567v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776608v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Decau" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849616v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05101625v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lacor" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/324/9782759240111/agriculture-et-changement-climatique" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087852v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190104v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Plassin" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.bdspublishing.com/store/bds/detail/product/3-190-9781801465823" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/as.2022.0115.01" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777601v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bardy" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bertuzzi" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05263-7_3" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877006v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia G Izquierdo" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03403575v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03787960v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reco-occitanie.org/wp-content/uploads/2019/05/CROCC_2021_VF-compresse%CC%81.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788744v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Itier" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1544/9782759229383/une-agronomie-pour-le-xxie-siecle" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01957617v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan F Mccormick" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315577v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martres" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Luquet" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Memmah" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Chenu" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-417104-6.00014-5" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800500v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Roumet" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Lorgeou" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/369817.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801511v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173739v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173753v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Petit" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mischler" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sudoc.fr/124153984" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839754v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834916v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viaux" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835390v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846305v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04129633v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Consortium Plantalliance" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rogowsky" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Durand Tardif" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Szambien" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/hhym-4d82" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974618v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Chardigny" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chardot" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charmet" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/VRRBGL" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>