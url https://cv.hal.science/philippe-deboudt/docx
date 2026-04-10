--- v0 (2026-03-04)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Fahler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61237C0B"/>
+    <w:nsid w:val="78EED7BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Fahler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>