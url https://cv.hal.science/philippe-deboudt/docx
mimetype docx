--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78EED7BC"/>
+    <w:nsid w:val="2C1ED5A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>