--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> PHILIPPE DEBOUDT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités en géographie à l'Université de Lille                                                Directeur du laboratoire Territoires, Villes, Environnement & Société - TVES</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2570-1105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">086120484</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S’adapter au changement climatique sur le littoral : retours empiriques sur une démarche participative chercheurs-habitants (Côte d’Opale, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/l92y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate Change and Risk Perceptions in Two French Coastal Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Proceedings from the 16th International Coastal Symposium (Global Coastal Issues of 2020), 95 (SP1), pp.875-879. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI95-170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment vivre avec des conflits d’usages au sein d’un espace naturel protégé exposé à des risques littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Révillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Conservation de la biodiversité : quels modèles de conception et de gestion pour les aires protégées ?, 20 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.27769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception des risques d’érosion côtière et de submersion marine par la population du littoral : les cas de Wissant et Oye-Plage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04158081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing social representation of water quality in coastal lagoons with normative use of ecological indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 101, pp.137-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpol.2017.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrication du grand territoire : résultat d’une vision stratégique planifiée ou action publique pilotée par opportunités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et gestion des espaces littoraux préservés : l’apport des études de fréquentation (Nord et Languedoc Roussillon, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Le Falher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, La trajectoire socio-politique des indicateurs écologiques, 16 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Parc national des Calanques (Marseille – Cassis – La Ciotat) : un exemple de gestion intégrée des zones côtières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (4), pp.369 - 386. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.950⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aménagement du littoral à l'épreuve des inégalités environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 79 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing integrated coastal zone management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57, pp.62 - 78. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le littoral et la mer dans les revues Hommes et Terres du Nord et Territoire en Mouvement (1963-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.8435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise en œuvre d’une action collective pour gérer les risques naturels littoraux en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.22964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coastal risk management in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (7), pp.366 - 378. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The littoral: facing constraints, initiating dialogue, taking action.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13, pp.49-55. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11852-009-0064-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00431452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in coastal zone management in France: The transition towards integrated coastal zone management (1973–2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lozachmeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51 (3), pp.212 - 228. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2007.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux et gestion intégrée des zones côtières : un regard de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Körfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 8 Numéro 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, inégalités sociales et territoires littoraux L’exemple du quartier du Chemin Vert à Boulogne-sur-Mer (Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Houillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/1, pp.173 - 190. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.3307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01698107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal Risks in France: An Integrated Method For Evaluating Vulnerability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume 24 (Issue 2), pp.178-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l'étude des risques en géographie à partir des publications universitaires (1980-2004).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux recherches en géographie littorale sur la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.54-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’étude des risques en géographie à partir des publications universitaires (1980-2004)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 70 (1), pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leviers et obstacles pour construire un processus d’adaptation d’un territoire aux changements climatiques en France et au Québec. Les apports du forum ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques côtiers en France : l’enjeu de la participation du public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Quels enjeux pour les zones côtières et maritimes dans le contexte de dérèglement climatique. Regards croisés entre la Grèce et la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français de Grèce; Université du Littoral Côte d'Opale; Université de Théssalie, Oct 2024, Athènes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux risques littoraux, construire un récit commun d’aménagement grâce à un jeu sérieux (France-Québec)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème rencontres internationales en urbanisme de l'APERAU. Villes et territoires face à l'urgence climatique. Quelles transitions socio-écologique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Laval; UQAM; Université de Montréal, Jun 2024, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04605550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littotopia - a game to explore futures in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th edition of the International Simulation and Gaming Conference "Simulation and Gaming for social and environmental transitions”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université La Rochelle; Région Nouvelle Aquitaine; Département Charente Maritime; CNRS; Labex Dynamite, Jul 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04400554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La participation du public dans l’aménagement des territoires à risques. Le cas des villes côtières en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steve Plante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24èmes rencontres internationales en urbanisme de l’APERAU. Pour un urbanisme du vivant.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lausanne, Jun 2023, Lausanne, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter des territoires à risques côtiers de la Côte d’opale : regards croisés des acteurs et des habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème rencontres internationales en urbanisme de l’APERAU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Bordeaux Montaigne, Jun 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04403786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation des populations côtières à des risques littoraux à l’élaboration de stratégies d’adaptation pour la Côte d’Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques littoraux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association de Géographes Français (AGF), Mar 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RAIE : un outil de cartographie de l'acceptabilité territoriale au réemploi de sédiments d'infrastructure portuaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masson Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Motte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chevalier Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Litot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">merIGéo De l'océan à la côte : l’information géographique en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation au changement climatique et risques littoraux : quels apports de la démarche participative COSACO à la démocratie environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude « Démocratie environnementale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04404740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’électromobilité norvégien : un modèle pour la France ? Entre pertinence des indicateurs et limites de la comparaison internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Castex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Frotey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes complexes, intelligence territoriale et mobilité - XTerM2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Patricia Sajous; Cyrille Bertelle, Jun 2019, Le Havre, France. pp.73-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces de nature protégée, coupures ou coutures dans le développement des métropoles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e rencontres internationales en urbanismes de l’APERAU. Métropoles du XXe siècle : Coupures - coutures - soudures: comment (re)faire la ville ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Strasbourg, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l’analyse des relations hommes-milieux ? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire Hommes-Milieux Littoral méditerranéen. Labex DRIIHM, CNRS., Mar 2018, Marseille (13), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RENUROHM - Les données numériques (twitter) : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2018 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twitter comme corpus numérique d'analyse des représentations territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siqi Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.138-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01854358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux numériques : un tournant pour l'analyse des relations hommes-milieux? Application au Parc national des Calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Kergosien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the representation of users and/or inhabitants of Palavas and Biguglia lagoons (Mediterranean Sea - France) compared to ecological diagnostics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanina Pasqualini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rutger de Wit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII EUROLAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Murcia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations hommes-milieux dans le bassin de l'Oyapock: base de données et structuration de la donnée territoriale pour un confins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel de restitution de l’Observatoire Hommes -Milieux Oyapock</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Cayenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Parc national pour les Calanques de Marseille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du programme Concertation Environnement Décision du Ministère chargé de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Aix en Provence, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion : vers une prise en compte des risques dans la gestion intégrée des zones côtières.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective du littoral - prospective pour le littoral.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. sous presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une stratégie de gestion à long terme de l’érosion côtière : l’apport de l’évaluation de la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Interactions nature-société, analyse et modèle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des stratégies de gestion de l'érosion des côtes : l'évaluation de la vulnérabilité comme outil d'aide à la gestion des risques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Heurtefeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions nature-sociétés : analyses et modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. http://letg.univ-nantes.fr/COLLOQUE/actes.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00281190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pêche récréative sur la Côte d'Opale : Quelles pratiques pour une meilleure gouvernance des littoraux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lebreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Carrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fêtes de la Mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boulogne-sur-Mer, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga-Jane Scarwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Helga Scarwell; Philippe Deboudt. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 450 p., 2021, 9782807617735. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b18045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03374077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plaisance et urbanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanneke Kijne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerwin de Vries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Betourné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Valcke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Herbert, Vincent; Gibout, Christophe. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Environnement et société, 9782757415924. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03016829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt, Catherine Meur-Ferec, Valérie Morel. Armand Colin, 324p, 2014, collection Sedes "Pour les concours", Sedes, 978-2-301-00458-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parc national des calanques. Construction territoriale, concertation et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt Dir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quae, 2012, 978-2-7592-1875-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des risques naturels littoraux selon le projet : d’une gestion sans stratégie à une stratégie sans gestion ? Le cas de la Côte d’Opale (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Scarwell Helga; Deboudt Philippe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux paradigmes du projet. Transition, adaptation, résilience.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 419-444, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-8076-1111-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités et concertation « encastrée » : le projet du parc national des calanques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Mermet; Denis Salles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement et transition écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782804191085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la protection du milieu marin aux politiques maritimes intégrées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Colin Sedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des mers et des océans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, partie 3 (chap 12), p:289-309, 2014, Géographie des mers et des océans</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01107834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux : lectures disciplinaires et champs de recherches interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective : application aux risques industriels et d'érosion côtière dans le Pas-de-Calais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier Tec &amp; Doc, pp.7-30, 2010, Sciences du risque et du danger, ISNB 978-2-7430-1246-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques environnementaux: lectures disciplinaires et champs de recherches interdisciplinaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Petit et Vincent Herbert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risque environnemental et action collective: application aux risques industriels et d'érosion côtière dans le Pas de Calais.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.7-30, 2010, SRD: Sciences du Risque et du Danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoire littoral, dynamiques des marges urbaines littorales et emboîtement d'échelles: contributions de géographes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Longuépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Deboudt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inégalités écologiques, territoires littoraux et développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Septentrio Presses Universitaires, pp.61-70, 2010, Environnement et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00492163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers à l'érosion. Vers une prise en compte des risques dans la GIZC.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Longuépée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir ensemble pour le littoral - mobilisations scientifiques pour le renouvellement des politiques publiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.113-129, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00490440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La GIZC en Côte d'Opale : expérience d'un territoire de projet.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Capet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sedes, pp.359-364, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wayens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cluster initiative. PRIME-C. Partnering foor Risk Management and Engagement on the Coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissink Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smith Mark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grashof-Bokdam Carla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Hannelore Maelfait Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vulnérabilité des territoires côtiers : Evaluation, enjeux et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deboudt Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00229737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel littoral dans cinquante ans ? COSACO : CO-construction de Stratégies d'Adaptation au changement climatique en Côte d'Opale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Peggy Hellequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Héquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fondation de France. 2021, pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03373431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une base de données au service d’un bassin de vie (badobavie) : création et structuration de la donnée territoriale dans le bassin de l’oyapock (Guyane française et Amapá brésilienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Letniowska-Swiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laboureur-Hoquidant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Domont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Lille. 2016, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01791709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations et perceptions des acteurs publics et des usagers de la gestion des espaces récréatifs lagunaires. Applications à l’étang de Biguglia (Corse) et aux étangs palavasiens (Languedoc-Roussillon) (REPERBIPa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Audouit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Rufin-Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Flanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deboudt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Territoires, Villes, Environnement et Société. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C1ED5A5"/>
+    <w:nsid w:val="6EB3F35F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deboudt" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2570-1105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086120484" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085769v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rufin-Soler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ruz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lebreton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/l92y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085641v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel R&#233;villon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI95-170.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182855v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.27769" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158081v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cohen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390929v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Audouit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pasqualini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rutger de Wit" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Flanquart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2017.08.023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699622v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deboudt Philippe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577326v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Falher" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.950" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699628v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698093v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2011.11.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z801ND68-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698104v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.8435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-9FW46VZ4-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698105v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.22964" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698094v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2010.04.013" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PBGPT24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-009-0064-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698091v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozachmeur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2007.09.005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HBW2S58-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude K&#246;rfer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Houillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.3307" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281042v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbert" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Plante" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Charbonneau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04605550v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400554v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411511v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410906v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206352v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masson Eric" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Motte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevalier Guillaume" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Litot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404740v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02522018v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Castex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Frotey" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411642v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Fan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Fraisse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kergosien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651438v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854358v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597594v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284180v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819003v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Heurtefeux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00281190v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374077v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga-Jane Scarwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1137139" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18045" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03016829v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanneke Kijne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerwin de Vries" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ballester" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Betourn&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Valcke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/septentrion/20252" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20252" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01102389v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt Dir." TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410722v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699648v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.librairie-sciencespo.fr/livre/9782804191085-environnement-et-transition-ecologique-laurent-mermet-denis-salles/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592154v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maillefert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490672v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492163v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Longu&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284177v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104638v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissink Christine" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sarah" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smith Mark" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grashof-Bokdam Carla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Hannelore Maelfait Vincent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00229737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373431v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Letniowska-Swiat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laboureur-Hoquidant" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Domont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704763v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>