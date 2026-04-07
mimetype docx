--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -232,295 +232,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Girdle Coordination as a Predictive Measure of Low Back Pain</w:t>
+                <w:t xml:space="preserve">Impact of COVID-19 Lockdown on Physical Activity and Lifestyles of Male and Female Athletes Varying in Discipline, Level and Nationality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pascaud</w:t>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Houel</w:t>
+                <w:t xml:space="preserve">Rami Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dedieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louise Schoonberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafez Alnawayseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s25164928⟩</w:t>
+              <w:t xml:space="preserve">Sport Mont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26773/smj.250617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05270849v1</w:t>
+                <w:t xml:space="preserve">hal-05240460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 Lockdown on Physical Activity and Lifestyles of Male and Female Athletes Varying in Discipline, Level and Nationality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inter-Girdle Coordination as a Predictive Measure of Low Back Pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Schoonberg</w:t>
+                <w:t xml:space="preserve">Paul Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Hammad</w:t>
+                <w:t xml:space="preserve">Nicolas Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhafez Alnawayseh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Mont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (2), pp.115-120. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (16), pp.4928. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26773/smj.250617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s25164928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240460v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05270849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing lunge techniques depending on the weapon used: Differences between foil and epee fencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,51 +593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of saddle height on muscular pattern and interlimb coordination in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Masmontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cartayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hornus-Dragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.169-178. </w:t>
@@ -965,51 +965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a not-so-recent ankle sprain influence interjoint coordination during walking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seat height on muscular pattern and interlimb coordination in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Cycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular Power and Endurance in Young Competitor and Recreational Fencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Sports Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des travaux de Jules Etienne Marey à la podologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Podologue Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-girdle coordination while locomotion under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la prise en charge orthetique du valgus calacanéo-jambier sur le pattern d'activation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle sprain influence on inter-joint coordination during jump of basketball players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria António Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel António Janeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie et physiologie de la marche humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC-Podologie (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barthés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2656,51 +2656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FI2016_OralPoster_01 Does ankle sprain history influence interjoint coordination during locomotion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle sprain influence on inter-joint coordination during jump of basketball players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria António Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel António Janeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A3AF88A"/>
+    <w:nsid w:val="40CC90CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4199-3654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166006742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293446695" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399440374" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pascaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25164928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hammad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schoonberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Hammad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafez Alnawayseh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26773/smj.250617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Masmontet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cartayrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hornus-Dragne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajss.20150306.11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0292-062X(20)79343-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barth&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moulinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4199-3654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166006742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293446695" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399440374" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schoonberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Hammad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafez Alnawayseh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26773/smj.250617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pascaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25164928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Masmontet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cartayrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hornus-Dragne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajss.20150306.11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0292-062X(20)79343-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barth&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moulinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>