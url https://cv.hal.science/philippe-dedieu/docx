--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -232,295 +232,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of COVID-19 Lockdown on Physical Activity and Lifestyles of Male and Female Athletes Varying in Discipline, Level and Nationality</w:t>
+                <w:t xml:space="preserve">Inter-Girdle Coordination as a Predictive Measure of Low Back Pain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haidar Djemai</w:t>
+                <w:t xml:space="preserve">Paul Pascaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rami Hammad</w:t>
+                <w:t xml:space="preserve">Nicolas Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Schoonberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Mont</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26773/smj.250617⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (16), pp.4928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s25164928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240460v1</w:t>
+                <w:t xml:space="preserve">hal-05270849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Girdle Coordination as a Predictive Measure of Low Back Pain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of COVID-19 Lockdown on Physical Activity and Lifestyles of Male and Female Athletes Varying in Discipline, Level and Nationality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Djemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rami Hammad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pascaud</w:t>
+                <w:t xml:space="preserve">Louise Schoonberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Houel</w:t>
+                <w:t xml:space="preserve">Saleh Hammad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dedieu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelhafez Alnawayseh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (16), pp.4928. </w:t>
+              <w:t xml:space="preserve">Sport Mont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (2), pp.115-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s25164928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26773/smj.250617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05270849v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing lunge techniques depending on the weapon used: Differences between foil and epee fencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -593,51 +593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of saddle height on muscular pattern and interlimb coordination in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pelaez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,51 +762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Masmontet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Cartayrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Movement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42, pp.15-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hornus-Dragne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (3), pp.169-178. </w:t>
@@ -965,51 +965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a not-so-recent ankle sprain influence interjoint coordination during walking?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rima Chamoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1111,51 +1111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of seat height on muscular pattern and interlimb coordination in cycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Science and Cycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 5 (2), pp.13-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1180,51 +1180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muscular Power and Endurance in Young Competitor and Recreational Fencers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Sports Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (6), pp.103-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1258,51 +1258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1361,51 +1361,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des travaux de Jules Etienne Marey à la podologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Podologue Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1430,51 +1430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l'expertise sur la coordination interarticulaire des membres inférieurs durant la course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1533,51 +1533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of foot orthoses on the temporal pattern of muscular activity during walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1817,51 +1817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-girdle coordination while locomotion under constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1920,51 +1920,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2023,51 +2023,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of gait pattern and arm swing on intergirdle coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier-Giorgio Zanone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la prise en charge orthetique du valgus calacanéo-jambier sur le pattern d'activation musculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Drigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2234,51 +2234,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle sprain influence on inter-joint coordination during jump of basketball players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria António Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel António Janeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau de pratique en escalade et morphologie du pied, approche quantitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2464,51 +2464,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie et physiologie de la marche humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMC-Podologie (Elsevier)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2542,51 +2542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Barthés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2656,51 +2656,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FI2016_OralPoster_01 Does ankle sprain history influence interjoint coordination during locomotion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Lacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2777,51 +2777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankle sprain influence on inter-joint coordination during jump of basketball players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria António Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel António Janeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2983,51 +2983,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40CC90CA"/>
+    <w:nsid w:val="CC313133"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3214,51 +3214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4199-3654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166006742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293446695" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399440374" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240460v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schoonberg" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Hammad" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafez Alnawayseh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26773/smj.250617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270849v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pascaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25164928" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Masmontet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cartayrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hornus-Dragne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajss.20150306.11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0292-062X(20)79343-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barth&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moulinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-dedieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4199-3654" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/166006742" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/293446695" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000399440374" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270849v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pascaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Houel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dedieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25164928" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Djemai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rami Hammad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Schoonberg" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Hammad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafez Alnawayseh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26773/smj.250617" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04788048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Champain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier-Giorgio Zanone" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.04111" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pelaez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Poirier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2020.01029" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716894v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farfaro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dumon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Masmontet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Cartayrade" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276200v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Rosnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hornus-Dragne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2017.04.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Chamoun" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhaume Lacaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Moulinat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Queron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2017.10.016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW04FN9J-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11648/j.ajss.20150306.11" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716887v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2013044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8012C00844B81CB34884955F17F5123BD4E7019B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716141v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716885v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Drigeard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Gjini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2013.06.012" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WSDMBT07-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365344v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716301v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Zanone" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.10.235" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19NXLTD0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716291v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2011.07.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1JN01PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365342v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716278v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ant&#243;nio Castro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ant&#243;nio Janeira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2009.08.192" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2PSXG6G-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716135v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0292-062X(20)79343-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716895v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barth&#233;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716890v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lacaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Moulinat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Queron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03716154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>