--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -238,308 +238,308 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.111085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172172v1</w:t>
+                <w:t xml:space="preserve">hal-05284171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quetin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.111085. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284171v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric heuristic for trained ternary quantization based on the statistics of the weights: an application to medical signal classification</w:t>
               </w:r>
@@ -577,51 +577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 188, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,291 +649,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainable pruned ternary quantization for medical signal classification models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On punctate white matter lesions in preterm infants: Is ultrasound diagnosis feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128216⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (March), pp.120-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04652637v2</w:t>
+                <w:t xml:space="preserve">hal-04498465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On punctate white matter lesions in preterm infants: Is ultrasound diagnosis feasible?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trainable pruned ternary quantization for medical signal classification models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 49 (March), pp.120-128. </w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.128216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498465v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided deep embedded clustering regularization for multifeature medical signal classification</w:t>
               </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.109812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.102437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,369 +1173,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
+                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R. Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Goutte</w:t>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139597v1</w:t>
+                <w:t xml:space="preserve">hal-03148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.104268. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148181v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-grid phase field skin tumor segmentation in 3D ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac L Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,103 +1924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2048,507 +2048,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint segmentation and characterization of the dermis in 50 MHz ultrasound 2D and 3D images of the skin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+                <w:t xml:space="preserve">Sequential Emboli Detection from Ultrasound Outpatient Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+                <w:t xml:space="preserve">Victor Lacrosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.10.029⟩</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.334-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2808413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912609v1</w:t>
+                <w:t xml:space="preserve">hal-01886915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound spatiotemporal despeckling via Kronecker wavelet-Fisz thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Farouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Farouj</w:t>
+                <w:t xml:space="preserve">Jean-Marc Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (6), pp.1125 - 1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-018-1260-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Emboli Detection from Ultrasound Outpatient Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martin</w:t>
+                <w:t xml:space="preserve">Joint segmentation and characterization of the dermis in 50 MHz ultrasound 2D and 3D images of the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lacrosaz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Thibaut Dambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (1), pp.334-348. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.277-286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2808413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886915v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Skin Tumors in High-Frequency 3-D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lester Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (1), pp.227 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved boundary segmentation of skin lesions in high-frequency 3D ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,103 +2712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Wavelet-Fisz denoising for a model arising in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Farouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Farouj</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,90 +2855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between emboli and artifacts for outpatient transcranial Doppler ultrasound data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (10), pp.1787 - 1797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (6), pp.548-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Med Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.656--661</w:t>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buzuloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Signal Process Syst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (1-3), pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (2), pp.440-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (5), pp.945-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4373,273 +4373,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound images and its application for thyroid nodular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateral RF image synthesis using a synthetic aperture imaging technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morestin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Cachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Image Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 12 (3), pp.259-274</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443136v1</w:t>
+                <w:t xml:space="preserve">hal-00443319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral RF image synthesis using a synthetic aperture imaging technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound images and its application for thyroid nodular disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gueth</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Morestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyshchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Cachard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
+              <w:t xml:space="preserve">Medical Image Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (3), pp.259-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443319v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for vector displacement estimation with ultrasound imaging and its application for thyroid nodular disease</w:t>
               </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (1), pp.080735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (4), pp.746--756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5138,90 +5138,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation bilineaire et estimation du deplacement pour l'imagerie de l'elasticite appliquee au cancer de la thyroide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyshchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (8), pp.932740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (10), pp.1318-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5661,51 +5661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,51 +5782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5858,1246 +5858,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial strain imaging of intravascular data : results on polyvinyl alcohol cryogel phantoms and carotid artery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Finet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound Med Biol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 27 (12), pp.1631\textendash1642</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985953v1</w:t>
+                <w:t xml:space="preserve">hal-02694936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Berge</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.447-455</w:t>
+              <w:t xml:space="preserve">J Food Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694936v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Axial strain imaging using a local estimation of the scaling factor from RF ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vogt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Food Chem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69 (4), pp.437\textendash445</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 22 (2), pp.95\textendash107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986453v1</w:t>
+                <w:t xml:space="preserve">hal-01985954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial strain imaging using a local estimation of the scaling factor from RF ultrasound signals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vogt</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 22 (2), pp.95\textendash107</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985954v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of texture image analysis for the classification of bovine meat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Delachartre</w:t>
+                <w:t xml:space="preserve">P.H. Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Culioli</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 69, pp.437-445</w:t>
+              <w:t xml:space="preserve">J Food Chem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 69 (4), pp.447\textendash455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02697372v1</w:t>
+                <w:t xml:space="preserve">hal-01986454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of muscle texture on ultrasonic measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Buquet</w:t>
+                <w:t xml:space="preserve">Modeling geometric artefacts in intravascular ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.H. Berge</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerard Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gerfault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Food Chem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 25 (4), pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0301-5629(98)00190-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01986454v1</w:t>
+                <w:t xml:space="preserve">hal-01991329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling geometric artefacts in intravascular ultrasound imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Time-frequency representation of multicomponent chirp signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ning Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 56 (2), pp.149-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0301-5629(98)00190-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01991329v1</w:t>
+                <w:t xml:space="preserve">hal-01985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency representation of multicomponent chirp signals</w:t>
+                <w:t xml:space="preserve">Lake-bottom recognition using a wideband sonar system and time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ning Ma</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">N. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 56 (2), pp.149-155</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 98 (1), pp.552-559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985957v1</w:t>
+                <w:t xml:space="preserve">hal-01985958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lake-bottom recognition using a wideband sonar system and time-frequency analysis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion acoustique par deux sphères - condition de champ lointain de la diffusion multiple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dziedzic</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 04 (C5), pp.C5-901-C5-903. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:19945197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7107,195 +6986,195 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RgeoJSD: Robust Geometric Jensen-Shannon Divergence Noise-Tolerant Loss for Cerebral Emboli Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS62464.2025.11201339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weakly-Supervised Semantic Space Structuring: Cardiac Cycle Position For Cerebral Emboli Visualization Using Contrastive Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7303,622 +7182,622 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISBI60581.2025.10981113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04922841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction for Explainable AI and Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, France. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/UFFC-JS60046.2024.10793934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04913331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PWML Detection in 3D Cranial Ultrasound Volumes using Over-segmentation and Multimodal Classification with Deep Learning</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Soft labels noise tolerant loss functions for transcranial Doppler ultrasound signal classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230607⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228359v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Strasbourg, France. pp.030, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21468/SciPostPhysProc.14.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft labels noise tolerant loss functions for transcranial Doppler ultrasound signal classification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+                <w:t xml:space="preserve">PWML Detection in 3D Cranial Ultrasound Volumes using Over-segmentation and Multimodal Classification with Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Estermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10308259⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04285806v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Embedded Clustering Regularization for Supervised Imbalanced Cerebral Emboli Classification Using Transcranial Doppler Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7940,259 +7819,259 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1165-1169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10289988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Transformer and Multiview Classification for Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS51837.2023.10306345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid cnn-transformer model based on multi-feature extraction and attention fusion mechanism for cerebral emboli classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8233,73 +8112,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine Learning for Healthcare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Durham, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-supervised annotation of Transcranial Doppler ultrasound micro-embolic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8321,2200 +8200,2200 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Clifford Analytic Signal for 3D Envelope Detection on Ultrasound Volume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS52206.2021.9593437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Comparison of 3D Freehand Ultrasound and MRI Images of the Neonatal Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IUS46767.2020.9251324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of brain emboli using transcranial Doppler and convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Khoi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Barzellino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2693-2694, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48465/fa.2020.0793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priority U-Net: Detection of Punctuate White Matter Lesions in Preterm Neonate in 3D Cranial Ultrasonography priority u-Net for detection of pwml in preterm 3d Cranial Ultrasonography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Erbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lartizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Erbacher</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Foletto Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.205-216</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02995667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2122-2125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Nielsen; Frédéric Barbaresco, Aug 2019, Toulouse, France. pp.116-125, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-26980-7_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage pour la segmentation de la prostate en IRM : architectures multi-échelle résiduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of High Frequency Ultrasound Skin Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation of the lateral ventricles in 3D ultrasound images of the brain in neonates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Vessel segmentation in high-frequency 2D/3D ultrasound images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Chaniot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quétin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938672v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vessel segmentation in high-frequency 2D/3D ultrasound images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Segmentation of the lateral ventricles in 3D ultrasound images of the brain in neonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Guibert</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728628⟩</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2016.7728560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043203v1</w:t>
+                <w:t xml:space="preserve">hal-01938672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of non-parametric segmentation methods</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Détection de micro-emboles par une approche de classification supervisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307318v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de micro-emboles par une approche de classification supervisée</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A comparison of non-parametric segmentation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ceccato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043219v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational Shearlet-based model for aortic stent detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouj Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Navarro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Signal Processing (ICSP), 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hangzhou, China. pp.1052-1056, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICOSP.2014.7015165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion analysis using wavelet projections from tagged MR sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.189-193, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2014.7025037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency Blood Flow Parameters Estimation for Micro-emboli Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10523,150 +10402,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pinatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Zagreb, Croatia. pp. 66-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myocardial Motion Estimation Using Optical Flow with Multiple Constraint Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10698,913 +10577,913 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Signal Processing (ICSP14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, HangZhou, China. pp.1066-1071</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension of Analytic Signal conception on Dynamic Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00780356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase extraction of the Analytic Video Signal in Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-D biquaternionic analytic signal and application to envelope detection in 3-D ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. R. Girard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on 3D Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Liège, Belgium. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC3D.2012.6615144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion estimation in ultrasound imaging applied to the diagnostic of pelvic floor disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE Engineering in Medicine and Biology Society, Aug 2011, Boston, Massachusetts, United States. pp.8058--8061, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2011.6091987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955147v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01923301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.2004-2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01923301v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de champ de déplacements à partir des signaux bruts. Application à l\'imagerie ultrasonore en synthèse d\'ouverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images (GRETSI\textquoteright09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France. pp.ID341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time specific beamforming applied to motion trajectory estimation in ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Zahnd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11612,249 +11491,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. pp.1342-1345, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangential sound field oscillations for 2D motion estimation in echocardiography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Claus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. pp.498-501, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional least-squares estimation for motion tracking in ultrasound elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11863,379 +11742,379 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.2155-2158, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4352749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric deformable block matching for ultrasound imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static mechanical assessment of elastic Young\textquoterights modulus of tissue mimicking materials used for medical imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379184⟩</w:t>
+              <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France. pp.3450-3453, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955160v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static mechanical assessment of elastic Young\textquoterights modulus of tissue mimicking materials used for medical imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Duboeuf</w:t>
+                <w:t xml:space="preserve">Parametric deformable block matching for ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMBS.2007.4353073⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, San Antonio, USA, Unknown Region. pp.II-429-II-432, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955163v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beamforming techniques for motion estimation in ultrasound elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12244,249 +12123,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.1953-1956, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2007.491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Beamforming for Lateral Oscillations in Elastography Using Synthetic Aperture Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vancouver, Canada. pp.(2168-2171), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2006.548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional sub-sample estimation using plane phase fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12495,115 +12374,115 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1152-1155, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D dynamical ultrasonic model of pulsating wall vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12612,4265 +12491,4265 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics International (UI\textquoteright05) and World Congress on Ultrasonics (WCU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Beijing, P.R., China. pp.e179-e183, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ultras.2006.06.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation for receive beamforming and transverse elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montréal, Canada. pp.1488-1491, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2004.1418084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct estimation of the lateral strain field using a double oscillating point spread function with a scaling factor estimator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, USA, Unknown Region. pp.163-172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.533023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new 3D ultrasonic model of pathologic carotid vessels based on generalized cylinders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Montreal, Canada. pp.2177-2180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Anisotropic Diffusion and Local Time Correlation Applied to Segmentation of Vessels in Ultrasound Image Sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balocco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.1549-1552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Processing for Intravascular Ultrasound Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. de Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F.W. van Der Steen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.1089-1092</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge-Preserving reconstruction for Young\textquoterights modulus recovery from ultrasonic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.1919-1922, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2003.1293291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete processing for quantitative intravascular ultrasound elastography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction of stress decay in intravascular elastography by combination of radial and tangential strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fromageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference of the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1877-1880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2002.1192675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988521v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of stress decay in intravascular elastography by combination of radial and tangential strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete processing for quantitative intravascular ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. de Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International conference of the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Niagara Falls, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955173v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal local compression computation for imaging strains within a vessel mimicking cryogel phantom and a carotid artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of sponge and tissu mimicking phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Institute of Utrasound in Medicine, 44th Annual Convention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of vessel mimicking cryogel phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int Symposium of IEEE Ultrason</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, San Juan, Puerto Rico. pp.1821-1824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities and new developments in intravascular ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th Annual Convention. American Institute of Ultrasound in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain imaging using a local estimation of scaling factor from RF ultrasound signals</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Buquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Berge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Culioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonic Imaging and Tissue Characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Arlington, United States. pp.54</w:t>
+              <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Madrid, Spain. pp.143-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988526v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain imaging using a local estimation of scaling factor from RF ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krueger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pesavento</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New developments in guaranteeing the optimal sensory quality of meat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, Madrid, Spain. pp.143-162</w:t>
+              <w:t xml:space="preserve">Ultrasonic Imaging and Tissue Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, Arlington, United States. pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986458v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of geometric artifacts in intravascular ultrasound imaging during stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Tahoe, United States. pp.1533-1536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the spatial resolution of intravascular ultrasound imaging with synthetic aperture Fourier-based methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rastello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Rastello</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Toronto, Canada. pp.1531\textendash1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate position and orientation parameters correlated to wideband echo: a new approach for classification of fish species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wideband inverse filtering to improve active sonar detection in background reverberation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacelar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, Trieste, Italy. pp.1833\textendash1836</w:t>
+              <w:t xml:space="preserve">, 1996, Trieste, Italy. pp.1829\textendash1832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988540v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wideband inverse filtering to improve active sonar detection in background reverberation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Accurate position and orientation parameters correlated to wideband echo: a new approach for classification of fish species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacelar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Neyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Bacelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, Trieste, Italy. pp.1829\textendash1832</w:t>
+              <w:t xml:space="preserve">, 1995, Trieste, Italy. pp.1833\textendash1836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988541v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier-Based imaging applied to synthetic aperture sonar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans\textquoteright96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Fort Lauderdale, United States. pp.1521\textendash1526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the causal impulse response of underwater target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zhigang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASSP'94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1994, Adélaïde, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea-bottom backscattering modeling with a wideband constant beamwidth sonar at normal incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Seattle, United States. pp.1077\textendash1080</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the causal impulse response of an underwater target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Conf. on ASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Adelaide, Australia. pp.385\textendash388</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of sedimentary bottom impulse response using a wide band sonar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Oceans\textquoteright94</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, Brest, France. pp.I.813-I.818</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bottom classification using information in the spectral domain and time-frequency domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency representation adapted to chirp signals : application to analysis of sphere scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans\textquoteright94</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Brest, France. pp.II.659-II.664</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Cannes, France. pp.1139\textendash1142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988550v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency representation adapted to chirp signals : application to analysis of sphere scattering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bottom classification using information in the spectral domain and time-frequency domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Cannes, France. pp.1139\textendash1142</w:t>
+              <w:t xml:space="preserve">IEEE Oceans\textquoteright94</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Brest, France. pp.II.659-II.664</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988548v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time frequency representation adapted to shirp signals : application to analysis of sphere scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International ultrasonic symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1994, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d\textquoterightun système sonar large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Journées d\textquoterightAcoustique Physique sous-marine et ultrasonore</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en large bande du comportement acoustique du fond sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Colloque GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Juan-les-Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02778970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse en large bande du comportement acoustique du fond sous-marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque sur le traitement du signal et des images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Juan-les-Pins, France. pp.1163\textendash1166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of lake bottom echo signals using a wideband sonar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on underwater acoustics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Luxemburg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of lake bottom echo signals using a wideband sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conf. on Underwater Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Luxembourg, Luxembourg. pp.477\textendash480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENSONIC : an ultrasonic system for the monitoring of submarine batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency analysis applied to sandy bottom echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undersea Defence Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, London, United Kingdom. pp.90\textendash94</w:t>
+              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Tucson, United States. pp.345\textendash348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988558v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis applied to sandy bottom echoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DENSONIC : an ultrasonic system for the monitoring of submarine batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Tucson, United States. pp.345\textendash348</w:t>
+              <w:t xml:space="preserve">Undersea Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, London, United Kingdom. pp.90\textendash94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988554v1</w:t>
+                <w:t xml:space="preserve">hal-01988558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of lake bottom echo signals using a wideband sonar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 14th International Congress on Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Tucson, China. pp.B2-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speed of sound in sulfuric acid solution : application to density measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Tucson, United States. pp.969-972</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time frequency analysis applied to sandy bottom echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Ultrasonics Symposium.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1992, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16880,186 +16759,186 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification de l’incertitude dans le cas des signaux médicaux avec bruit d’annotation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle pour l'imgerie biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de Méthodes d’Apprentissage pour l’Annotation Semi-Automatique Multi-labels des Micro-Emboles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17067,106 +16946,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification multi-représentation d’emboles cérébraux à partir d’un dispositif de Doppler transcrânien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17188,192 +17067,192 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05487125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17383,147 +17262,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of bovine muscle composition and structure on ultrasonic measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Suchorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
+                <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Suchorski</w:t>
+                <w:t xml:space="preserve">Philippe Berge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Buquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Joseph Culioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">20 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17533,467 +17412,467 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9213, pp.216-242, 2015, 978-3-319-22804-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-22804-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
+                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès-Lavoisier, pp.221-248, 2015, 978-2-7462-2563-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486128v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du mouvement du coeur basée sur la phase en imagerie cardiaque multimodalités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Basarab</w:t>
+                <w:t xml:space="preserve">Phase-Based Heart Motion Estimation in Multimodality Cardiac Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Alessandrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.217-235, 2015, 9781848212350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118574362.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102832v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie médicale ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Detti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18003,331 +17882,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">BRIGUET André, FANET Hervé, SAPPEY-MARINIER Dominique, VRAY Didier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Imagerie médicale à base de champs magnétiques et d'ultrasons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes-Lavoisier, pp.NA, 2014, Traité EGEM, série Electronique et micro-électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound Medical Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Detti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Varray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Fanet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging Based on Magnetic Fields and Ultrasounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-72, 2014, 978-1848215023. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons, Inc.</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118761236.ch1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Video (2D+T) Signals by Clifford Fourier Transforms in Multiquaternion Grassmann-Hamilton-Clifford Algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hitzer, Eckhard; Sangwine, Stephen J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternion and Clifford Fourier transforms and Wavelets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TIM/Birkhauser: Springer, pp.350, 2013, 978-3-0348-0602-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18337,105 +18216,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration software for segmentation of the dermis in 50 MHz ultrasound 2D images of the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId402"/>
+      <w:footerReference w:type="default" r:id="rId401"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18582,51 +18461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>