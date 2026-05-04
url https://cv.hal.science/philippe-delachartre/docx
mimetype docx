--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -272,274 +272,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
+                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Estermann</w:t>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284171v1</w:t>
+                <w:t xml:space="preserve">hal-05172172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Estermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.111085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172172v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric heuristic for trained ternary quantization based on the statistics of the weights: an application to medical signal classification</w:t>
               </w:r>
@@ -577,51 +577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 188, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -707,51 +707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Crozier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 49 (March), pp.120-128. </w:t>
@@ -841,51 +841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurocomputing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.128216. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.109812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.102437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,369 +1173,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
+                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Martin</w:t>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
+                <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148181v1</w:t>
+                <w:t xml:space="preserve">hal-03139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R. Girard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139597v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-grid phase field skin tumor segmentation in 3D ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac L Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,103 +1924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2067,51 +2067,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential Emboli Detection from Ultrasound Outpatient Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lacrosaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2240,51 +2240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (6), pp.1125 - 1132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2318,51 +2318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint segmentation and characterization of the dermis in 50 MHz ultrasound 2D and 3D images of the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,51 +2452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Skin Tumors in High-Frequency 3-D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lester Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2504,51 +2504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (1), pp.227 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved boundary segmentation of skin lesions in high-frequency 3D ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2764,51 +2764,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,90 +2855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between emboli and artifacts for outpatient transcranial Doppler ultrasound data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (10), pp.1787 - 1797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (6), pp.548-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3973,51 +3973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Med Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (2), pp.656--661</w:t>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Buzuloiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J Signal Process Syst</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (1-3), pp.127-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4193,51 +4193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (2), pp.440-447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (5), pp.945-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (1), pp.080735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (4), pp.746--756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation bilineaire et estimation du deplacement pour l'imagerie de l'elasticite appliquee au cancer de la thyroide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (8), pp.932740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5410,51 +5410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5544,51 +5544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (10), pp.1318-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5661,51 +5661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,51 +5782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6136,51 +6136,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,51 +6481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling geometric artefacts in intravascular ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake-bottom recognition using a wideband sonar system and time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion acoustique par deux sphères - condition de champ lointain de la diffusion multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7052,51 +7052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7260,103 +7260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction for Explainable AI and Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,77 +7533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Strasbourg, France. pp.030, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7637,103 +7637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWML Detection in 3D Cranial Ultrasound Volumes using Over-segmentation and Multimodal Classification with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1165-1169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7897,103 +7897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Transformer and Multiview Classification for Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8027,51 +8027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid cnn-transformer model based on multi-feature extraction and attention fusion mechanism for cerebral emboli classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8304,64 +8304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8408,77 +8408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Comparison of 3D Freehand Ultrasound and MRI Images of the Neonatal Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8512,51 +8512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of brain emboli using transcranial Doppler and convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Khoi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,77 +8655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Erbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Foletto Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.205-216</w:t>
@@ -8754,103 +8754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2122-2125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8884,103 +8884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Nielsen; Frédéric Barbaresco, Aug 2019, Toulouse, France. pp.116-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,77 +9014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9148,103 +9148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9263,312 +9263,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01695594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage pour la segmentation de la prostate en IRM : architectures multi-échelle résiduelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02043088v1</w:t>
+                <w:t xml:space="preserve">hal-01695581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
+                <w:t xml:space="preserve">Apprentissage pour la segmentation de la prostate en IRM : architectures multi-échelle résiduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R. Girard</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rouviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01695581v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of High Frequency Ultrasound Skin Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9649,64 +9649,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel segmentation in high-frequency 2D/3D ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Chaniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9766,77 +9766,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the lateral ventricles in 3D ultrasound images of the brain in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9922,51 +9922,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9991,51 +9991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of non-parametric segmentation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10043,51 +10043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10151,51 +10151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Signal Processing (ICSP), 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hangzhou, China. pp.1052-1056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10255,51 +10255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10639,77 +10639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11104,261 +11104,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.2004-2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923301v1</w:t>
+                <w:t xml:space="preserve">hal-01955147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.2004-2007, </w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955147v1</w:t>
+                <w:t xml:space="preserve">hal-01923301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de champ de déplacements à partir des signaux bruts. Application à l\'imagerie ultrasonore en synthèse d\'ouverture</w:t>
               </w:r>
@@ -11370,51 +11370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images (GRETSI\textquoteright09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France. pp.ID341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11491,51 +11491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Roma, Italy. pp.1342-1345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.2155-2158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11872,51 +11872,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.3450-3453, </w:t>
@@ -12006,51 +12006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Antonio, USA, Unknown Region. pp.II-429-II-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12123,51 +12123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.1953-1956, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12374,51 +12374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1152-1155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation for receive beamforming and transverse elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12780,51 +12780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, USA, Unknown Region. pp.163-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12897,51 +12897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13022,51 +13022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.1549-1552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13242,51 +13242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13385,51 +13385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1877-1880, </w:t>
@@ -13506,51 +13506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. de Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13605,51 +13605,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal local compression computation for imaging strains within a vessel mimicking cryogel phantom and a carotid artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13700,51 +13700,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of sponge and tissu mimicking phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13795,51 +13795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of vessel mimicking cryogel phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13903,51 +13903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14123,51 +14123,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain imaging using a local estimation of scaling factor from RF ultrasound signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14231,51 +14231,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of geometric artifacts in intravascular ultrasound imaging during stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,51 +14395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Toronto, Canada. pp.1531\textendash1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14464,51 +14464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband inverse filtering to improve active sonar detection in background reverberation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14611,51 +14611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14732,51 +14732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15043,51 +15043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the causal impulse response of an underwater target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15190,51 +15190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15298,51 +15298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15393,51 +15393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom classification using information in the spectral domain and time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15596,51 +15596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d\textquoterightun système sonar large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15851,51 +15851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16067,51 +16067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of lake bottom echo signals using a wideband sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16188,51 +16188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-frequency analysis applied to sandy bottom echoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16322,51 +16322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DENSONIC : an ultrasonic system for the monitoring of submarine batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16404,51 +16404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of lake bottom echo signals using a wideband sonar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16538,51 +16538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16825,51 +16825,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle pour l'imgerie biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16946,51 +16946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17067,51 +17067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17136,90 +17136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17426,103 +17426,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9213, pp.216-242, 2015, 978-3-319-22804-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17595,51 +17595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.221-248, 2015, 978-2-7462-2563-3</w:t>
@@ -17707,51 +17707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.217-235, 2015, 9781848212350. </w:t>
@@ -18230,51 +18230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration software for segmentation of the dermis in 50 MHz ultrasound 2D images of the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18461,51 +18461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>