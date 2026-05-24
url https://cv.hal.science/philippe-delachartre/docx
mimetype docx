--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -272,274 +272,274 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 197, pp.111085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05172172v1</w:t>
+                <w:t xml:space="preserve">hal-05284171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CACTUS: Multiview classifier for Punctate White Matter Lesions detection and segmentation in cranial ultrasound volumes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Kaftandjian</w:t>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quetin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 197, pp.111085. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (4), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.111085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-025-01402-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05284171v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05172172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymmetric heuristic for trained ternary quantization based on the statistics of the weights: an application to medical signal classification</w:t>
               </w:r>
@@ -577,51 +577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 188, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -649,291 +649,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04777110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On punctate white matter lesions in preterm infants: Is ultrasound diagnosis feasible?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Trainable pruned ternary quantization for medical signal classification models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamil Vindas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.128216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498465v1</w:t>
+                <w:t xml:space="preserve">hal-04652637v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainable pruned ternary quantization for medical signal classification models</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On punctate white matter lesions in preterm infants: Is ultrasound diagnosis feasible?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quétin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Crozier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.128216. </w:t>
+              <w:t xml:space="preserve">European Journal of Paediatric Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 49 (March), pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2024.128216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpn.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652637v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guided deep embedded clustering regularization for multifeature medical signal classification</w:t>
               </w:r>
@@ -971,51 +971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 143, pp.109812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1101,51 +1101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79, pp.102437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1173,369 +1173,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03872997v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
+                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick R. Girard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romaric Pujol</w:t>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Goutte</w:t>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.104268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03139597v1</w:t>
+                <w:t xml:space="preserve">hal-03148181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Segmentation and Location Learning of Neonatal Cerebral Ventricles in 3D Ultrasound Data Combining CNN and CPPN</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual Hyperquaternion Poincaré Groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Sciolla</w:t>
+                <w:t xml:space="preserve">Patrick R. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clarysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Sdika</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Robert Goutte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.104268. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2021.104268⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01120-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148181v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Conformal Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ralph Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1582,51 +1582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-grid phase field skin tumor segmentation in 3D ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1699,51 +1699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac L Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed M Tekitek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1803,51 +1803,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gradient-based optical-flow cardiac motion estimation method for cine and tagged MR images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,103 +1924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: A New Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Clifford Algebras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2048,507 +2048,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01886860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential Emboli Detection from Ultrasound Outpatient Data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Martin</w:t>
+                <w:t xml:space="preserve">Joint segmentation and characterization of the dermis in 50 MHz ultrasound 2D and 3D images of the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Lacrosaz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marilys Almar</w:t>
+                <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Dambry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2808413⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 103, pp.277-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.10.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886915v1</w:t>
+                <w:t xml:space="preserve">hal-01912609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound spatiotemporal despeckling via Kronecker wavelet-Fisz thresholding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 12 (6), pp.1125 - 1132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11760-018-1260-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint segmentation and characterization of the dermis in 50 MHz ultrasound 2D and 3D images of the skin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Josse</w:t>
+                <w:t xml:space="preserve">Sequential Emboli Detection from Ultrasound Outpatient Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Dambry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Victor Lacrosaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilys Almar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 103, pp.277-286. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Biomedical and Health Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (1), pp.334-348. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2018.10.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JBHI.2018.2808413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912609v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Skin Tumors in High-Frequency 3-D Ultrasound Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lester Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasound in Medicine &amp; Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (1), pp.227 - 238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2595,51 +2595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved boundary segmentation of skin lesions in high-frequency 3D ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Cowell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,103 +2712,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperbolic Wavelet-Fisz denoising for a model arising in Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Freyermuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Computational Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2855,90 +2855,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination between emboli and artifacts for outpatient transcranial Doppler ultrasound data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Millioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55 (10), pp.1787 - 1797. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3438,51 +3438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Friboulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 50 (6), pp.548-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3684,51 +3684,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Touil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3839,51 +3839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Aoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3915,377 +3915,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of PVA cryogel Young's modulus stability with time, controlled by a simple reliable technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytic estimation of subsample spatial shift using the phases of multidimensional analytic signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Med Phys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (2), pp.440-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2008.2009412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443231v1</w:t>
+                <w:t xml:space="preserve">hal-00443135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound image sequence registration and its application for thyroid nodular disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of PVA cryogel Young's modulus stability with time, controlled by a simple reliable technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lyshchik</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J Signal Process Syst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 55 (1-3), pp.127-137</w:t>
+              <w:t xml:space="preserve">J Med Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2), pp.656--661</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443137v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic estimation of subsample spatial shift using the phases of multidimensional analytic signals</w:t>
+                <w:t xml:space="preserve">Ultrasound image sequence registration and its application for thyroid nodular disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lyshchik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buzuloiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J Signal Process Syst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (1-3), pp.127-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443135v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase-based block matching applied to motion estimation with unconventional beamforming strategies</w:t>
               </w:r>
@@ -4310,51 +4310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 56 (5), pp.945-957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4431,51 +4431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 55 (9), pp.2097-2103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4539,51 +4539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyshchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Higashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4823,51 +4823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2007 (1), pp.080735</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4944,51 +4944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 54 (4), pp.746--756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelisation bilineaire et estimation du deplacement pour l'imagerie de l'elasticite appliquee au cancer de la thyroide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lacouture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lyshchik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 23 (3/4), pp.235-245</w:t>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 2005 (8), pp.932740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5384,77 +5384,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the arterial mechanical properties with intravascular elastography - Method and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5505,90 +5505,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of PVA cryogel for intravascular ultrasound elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 50 (10), pp.1318-1324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5622,90 +5622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating elastic properties of soft biological tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rognin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,51 +5782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6028,51 +6028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Buquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Abou El Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Culioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6110,77 +6110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging using a local estimation of the scaling factor from RF ultrasound signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6481,51 +6481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling geometric artefacts in intravascular ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ning Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6744,51 +6744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lake-bottom recognition using a wideband sonar system and time-frequency analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6865,51 +6865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion acoustique par deux sphères - condition de champ lointain de la diffusion multiple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7026,77 +7026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE UFFC, Sep 2025, Utrecht, Netherlands. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Houston, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7260,103 +7260,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction for Explainable AI and Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE Ultrasonics, Ferroelectrics, and Frequency Control Joint Symposium (UFFC-JS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Taipei, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7442,51 +7442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7533,77 +7533,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Strasbourg, France. pp.030, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7637,103 +7637,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PWML Detection in 3D Cranial Ultrasound Volumes using Over-segmentation and Multimodal Classification with Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE 20th International Symposium on Biomedical Imaging (ISBI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Cartagena, Colombia. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7819,51 +7819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 31st European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1165-1169, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7897,103 +7897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision Transformer and Multiview Classification for Lesion Detection in 3D Cranial Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Estermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kaftandjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montreal, Canada. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8027,51 +8027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An hybrid cnn-transformer model based on multi-feature extraction and attention fusion mechanism for cerebral emboli classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8200,51 +8200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8304,64 +8304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Xi'an, China. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8408,77 +8408,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Comparison of 3D Freehand Ultrasound and MRI Images of the Neonatal Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Las Vegas (virtual), United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8512,51 +8512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic classification of brain emboli using transcranial Doppler and convolutional neural networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoang Khoi Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8655,77 +8655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Erbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lartizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Foletto Pimenta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Imaging with Deep Learning (MIDL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Montreal, Canada. pp.205-216</w:t>
@@ -8754,103 +8754,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of neonates cerebral ventricles with 2D CNN in 3D US data: suitable training-set size and data augmentation strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2122-2125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8884,103 +8884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions: An Efficient Mathematical Formalism for Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geometric Science of Information. 4th International Conference (GSI 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank Nielsen; Frédéric Barbaresco, Aug 2019, Toulouse, France. pp.116-125, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9014,103 +9014,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Segmentation of the Cerebral Ventricle in Neonates Using Deep Learning with 3D Reconstructed Freehand Ultrasound Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Sdika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
@@ -9148,103 +9148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternion Symmetry Groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9269,103 +9269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternions and Physics: Historical Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Goutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Clifford Algebras and Their Applications in Mathematical Physics (ICCA11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9390,103 +9390,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage pour la segmentation de la prostate en IRM : architectures multi-échelle résiduelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Apprentissage Automatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9511,103 +9511,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of High Frequency Ultrasound Skin Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Le Digabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
@@ -9649,77 +9649,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessel segmentation in high-frequency 2D/3D ultrasound images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Chaniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9766,90 +9766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of the lateral ventricles in 3D ultrasound images of the brain in neonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quétin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE International Ultrasonics Symposium (IUS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Tours, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9909,64 +9909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9991,103 +9991,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of non-parametric segmentation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Sciolla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Ceccato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GRETSI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10125,77 +10125,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational Shearlet-based model for aortic stent detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farouj Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Signal Processing (ICSP), 2014 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Hangzhou, China. pp.1052-1056, </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10229,103 +10229,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion analysis using wavelet projections from tagged MR sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Farouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France. pp.189-193, </w:t>
@@ -10639,77 +10639,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengjun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10773,51 +10773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th conference on Applied Geometric Algebras in Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11015,51 +11015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11104,261 +11104,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.2004-2007, </w:t>
+              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955147v1</w:t>
+                <w:t xml:space="preserve">hal-01923301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transverse oscillations for tissue motion estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion estimation using prebeamformed ultrasound signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gueth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Ultrasonics 2009, Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Santiago, Chile. pp.235-244, </w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonic Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, San Diego, USA, Unknown Region. pp.2004-2007, </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2010.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2010.5935717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01923301v1</w:t>
+                <w:t xml:space="preserve">hal-01955147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation de champ de déplacements à partir des signaux bruts. Application à l\'imagerie ultrasonore en synthèse d\'ouverture</w:t>
               </w:r>
@@ -11370,51 +11370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIe Colloque GRETSI - Traitement du Signal et des Images (GRETSI\textquoteright09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Dijon, France. pp.ID341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11433,291 +11433,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time specific beamforming applied to motion trajectory estimation in ultrasound imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tangential sound field oscillations for 2D motion estimation in echocardiography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Zahnd</w:t>
+                <w:t xml:space="preserve">A. Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Claus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.1342-1345, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441925⟩</w:t>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.498-501, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955155v1</w:t>
+                <w:t xml:space="preserve">hal-01922366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tangential sound field oscillations for 2D motion estimation in echocardiography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time specific beamforming applied to motion trajectory estimation in ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Zahnd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.498-501, </w:t>
+              <w:t xml:space="preserve">, 2009, Roma, Italy. pp.1342-1345, </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2009.5441925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922366v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional least-squares estimation for motion tracking in ultrasound elastography</w:t>
               </w:r>
@@ -11742,51 +11742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gueth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE EMBC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.2155-2158, </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11820,103 +11820,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static mechanical assessment of elastic Young\textquoterights modulus of tissue mimicking materials used for medical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Duboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. 29th Int. IEEE EMBC 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France. pp.3450-3453, </w:t>
@@ -12006,51 +12006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing ICIP\textquoteright07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, San Antonio, USA, Unknown Region. pp.II-429-II-432, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12123,51 +12123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, New-York, USA, Unknown Region. pp.1953-1956, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12361,64 +12361,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Toulouse, France. pp.1152-1155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12491,51 +12491,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Courbebaisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12598,51 +12598,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation for receive beamforming and transverse elasticity imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12780,51 +12780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Wilhjelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Medical Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, San Diego, USA, Unknown Region. pp.163-172, </w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12897,51 +12897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Azencot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tortoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13022,51 +13022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cachard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Honolulu, Hawaii, USA, Unknown Region. pp.1549-1552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13104,51 +13104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete Processing for Intravascular Ultrasound Elastography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.L. de Korte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13242,51 +13242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jarrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liebgott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Robini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13327,329 +13327,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction of stress decay in intravascular elastography by combination of radial and tangential strain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete processing for quantitative intravascular ultrasound elastography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fromageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.L. de Korte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st International conference of the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Niagara Falls, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01955173v1</w:t>
+                <w:t xml:space="preserve">hal-01988521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete processing for quantitative intravascular ultrasound elastography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Correction of stress decay in intravascular elastography by combination of radial and tangential strain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fromageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liebgott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International conference of the Ultrasonic Measurement and Imaging of Tissue Elasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Munich, Germany. pp.1877-1880, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2002.1192675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988521v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signal local compression computation for imaging strains within a vessel mimicking cryogel phantom and a carotid artery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13687,64 +13687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of sponge and tissu mimicking phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13782,64 +13782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axial strain imaging of vessel mimicking cryogel phantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13877,77 +13877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities and new developments in intravascular ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Finet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14110,64 +14110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain imaging using a local estimation of scaling factor from RF ultrasound signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14231,64 +14231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction of geometric artifacts in intravascular ultrasound imaging during stent implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guerault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,51 +14395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schoofs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE, International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Toronto, Canada. pp.1531\textendash1534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14464,51 +14464,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wideband inverse filtering to improve active sonar detection in background reverberation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14611,51 +14611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bacelar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Neyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14732,51 +14732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rastello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14961,51 +14961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15043,51 +15043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the causal impulse response of an underwater target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15190,51 +15190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15298,51 +15298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15393,51 +15393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bottom classification using information in the spectral domain and time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15596,51 +15596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification d\textquoterightun système sonar large bande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15851,51 +15851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16067,51 +16067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral characterization of lake bottom echo signals using a wideband sona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16182,273 +16182,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-frequency analysis applied to sandy bottom echoes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">DENSONIC : an ultrasonic system for the monitoring of submarine batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Vray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Tucson, United States. pp.345\textendash348</w:t>
+              <w:t xml:space="preserve">Undersea Defence Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, London, United Kingdom. pp.90\textendash94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988554v1</w:t>
+                <w:t xml:space="preserve">hal-01988558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DENSONIC : an ultrasonic system for the monitoring of submarine batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-frequency analysis applied to sandy bottom echoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delachartre</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Peyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dziedzic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undersea Defence Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, London, United Kingdom. pp.90\textendash94</w:t>
+              <w:t xml:space="preserve">IEEE Ultrasonics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Tucson, United States. pp.345\textendash348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988558v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of lake bottom echo signals using a wideband sonar system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16538,51 +16538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Berchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16799,77 +16799,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Dupouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamil Vindas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Dambry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle pour l'imgerie biomédicale (IABM 2026)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16946,51 +16946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Kévin Guépié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17067,51 +17067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilys Almar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2023 - Colloque Français d'Intelligence Artificielle en Imagerie Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17136,90 +17136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperquaternionic Unitary Symplectic Groups: A Unifying Tool for Physics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CGI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17426,103 +17426,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential Geometry Revisited by Biquaternion Clifford Algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Clarysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lecture Notes in Computer Science - Curves and Surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9213, pp.216-242, 2015, 978-3-319-22804-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17595,51 +17595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement et analyse des images cardiaques - Traité IC2 Série Information et Science du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès-Lavoisier, pp.221-248, 2015, 978-2-7462-2563-3</w:t>
@@ -17707,51 +17707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Clarysse, Denis Friboulet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multi-Modality Cardiac Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.217-235, 2015, 9781848212350. </w:t>
@@ -17802,51 +17802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie médicale ultrasonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Brusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Detti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18230,51 +18230,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration software for segmentation of the dermis in 50 MHz ultrasound 2D images of the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delachartre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18461,51 +18461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.creatis.insa-lyon.fr/~phild/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atyscrea.insa-lyon.fr/fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284171v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Estermann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kaftandjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quetin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delachartre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172172v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clarysse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-025-01402-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamil Vindas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise K&#233;vin Gu&#233;pi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilys Almar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2024.11.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652637v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2024.128216" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498465v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Qu&#233;tin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboucq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Boyer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Crozier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpn.2024.02.014" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166454v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2023.109812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872997v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2022.102437" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148181v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sciolla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Sdika" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2021.104268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139597v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Girard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Goutte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01120-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270493v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ralph Patrick Girard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01159-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047312v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2019.2900587" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842568v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac L Nguyen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M Tekitek" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18m123462x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168613v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengjun Liu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bin Gao" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanyu Liu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2019.06.016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-018-0881-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912609v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Le Digabel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Josse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Dambry" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guibert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2018.10.029" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912719v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Farouj" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Freyermuth" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-018-1260-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886915v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lacrosaz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2808413" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684323v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lester Cowell" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultrasmedbio.2016.08.029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684312v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sciolla" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cowell" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dambry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Guibert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2017.06.012" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322246v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2016.2625740" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695530v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Millioz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-017-1624-z" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Croisille" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/61/24/8640" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206098v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Croisille" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Clarysse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2015.06.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Holst" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liebgott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Wilhjelm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nikolov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Torp-Pedersend" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2012.08.009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JP3DR1Q7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919844v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Basarab" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gueth" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Friboulet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.11.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LVG1Z1ZK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marion" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Aoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.031" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Touil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.09.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DFGZB2D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985946v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443135v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2008.2009412" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443231v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duboeuf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brusseau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443137v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lyshchik" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grava" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buzuloiu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443134v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cachard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443136v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morestin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Higashi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712357v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Lyshchik" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Higashi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2007.10.007" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WKN1P0W8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00641301v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Fromageau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Brusseau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vray" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443321v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Jensen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balocco" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Basset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Courbebaisse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tortoli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443221v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lacouture" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00640131v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens E. Wilhjelm" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988576v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fromageau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985950v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gimenez" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tuffc.2003.1244748" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985951v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rognin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991333v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Finet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694936v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Suchorski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Buquet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culioli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985954v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vogt" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697372v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delachartre" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986454v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Berge" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991329v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Finet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gerfault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0301-5629(98)00190-2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RB5V17P0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985957v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Ma" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andrieux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dziedzic" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252880v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945197" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3F8E12AF6B5207EEAC96503E0861F4BD6F8964B9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234901v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dupouy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS62464.2025.11201339" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI60581.2025.10981113" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913331v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kaftandjian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UFFC-JS60046.2024.10793934" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285806v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10308259" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309170v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R Girard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhysProc.14.030" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230607" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285815v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10289988" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285810v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS51837.2023.10306345" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429525v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593847" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474875v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS52206.2021.9593437" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148335v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blanchard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IUS46767.2020.9251324" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242473v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Khoi Le" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barzellino" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0793" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995667v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Erbacher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lartizien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Foletto Pimenta" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148378v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925799" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276429v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-26980-7_13" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043054v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Wang" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580214" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695594v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695581v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043088v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Souchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rouviere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043200v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043203v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Chaniot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guibert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728628" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938672v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728560" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043219v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307318v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ceccato" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622728v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouj Younes" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2014.7015165" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592637v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7025037" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917475v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramassamy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pinatel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102920v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839287v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. R. Girard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC3D.2012.6615144" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vidal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Abbal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vayssiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2011.6091987" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2010.01.032" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955147v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2010.5935717" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922366v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Salem" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gao" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Claus" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441917" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955155v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Zahnd" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2009.5441925" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955159v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352749" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955163v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353073" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955160v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379184" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2007.491" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955164v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Loizeau" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Wilhjelm" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Jensen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2006.548" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660552" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986434v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2006.06.045" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR8V9TBD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955171v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michelet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pernot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2004.1418084" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955170v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.533023" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986446v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Azencot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986448v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988519v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. de Korte" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F.W. van Der Steen" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955172v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jarrot" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Robini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2003.1293291" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988521v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955173v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2002.1192675" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988522v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988525v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988524v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988577v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Finet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986458v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988526v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krueger" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pesavento" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988527v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988535v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rastello" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schoofs" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988541v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ma" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacelar" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988540v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Neyran" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988542v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prost" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774363v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhigang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988545v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988546v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988547v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988548v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988550v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777037v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ning" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988552v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778970v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988551v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775424v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988556v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988558v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988554v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peyrin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988555v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988553v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berchoux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777579v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Peyrin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548819v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484775v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484771v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487125v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840619v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622682v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22804-4_17" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102832v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandrini" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486128v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Alessandrini" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118574362.ch6" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976660v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Detti" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Varray" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00976667v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Detti" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Varray" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/abs/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118761236.ch1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828026v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pujol" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goutte" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429209v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>