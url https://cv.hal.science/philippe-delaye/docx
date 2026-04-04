--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -672,291 +672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active engineering of four-wave mixing spectral correlations in multiband hollow-core fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cordier</w:t>
+                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Orieux</w:t>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Debord</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.009803⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (12), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141395v1</w:t>
+                <w:t xml:space="preserve">hal-02379006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+                <w:t xml:space="preserve">Active engineering of four-wave mixing spectral correlations in multiband hollow-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 125 (12), pp.228. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (7), pp.9803-9814. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.009803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379006v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Raman converter in the yellow range with high spatial and spectral brightness</w:t>
               </w:r>
@@ -1053,295 +1053,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gabet</w:t>
+                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Harlé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591061v1</w:t>
+                <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626731v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
               </w:r>
@@ -1689,299 +1689,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.64003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192677v1</w:t>
+                <w:t xml:space="preserve">hal-01192669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Sokolov</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.1206-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192669v1</w:t>
+                <w:t xml:space="preserve">hal-01192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Counting interferometry</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,204 +2320,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621103v1</w:t>
+                <w:t xml:space="preserve">hal-00822713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides: impact of spectral broadening of pump pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,152 +2575,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00621019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822713v1</w:t>
+                <w:t xml:space="preserve">hal-00621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,398 +2843,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (19), p. 20401-20408</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561197v1</w:t>
+                <w:t xml:space="preserve">hal-00572390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of self-phase modulation in liquid filled hollow core photonic band gap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572390v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of self-phase modulation in liquid filled hollow core photonic band gap fibers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (19), p. 20401-20408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505078v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light localization induced enhancement of third order nonlinearities in a GaAs photonic crystal waveguide</w:t>
               </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transformed picosecond synchronously pumped Optical Parametric Oscillator without spectral filtering element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,471 +3979,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographic frequency modulated continuous wave laser radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2007118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671088v1</w:t>
+                <w:t xml:space="preserve">hal-00671086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic frequency modulated continuous wave laser radar</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ monitoring of the photorefractive response time in a self-adaptive wavefront holography setup developed for acousto-optic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (3), pp.1030-1042</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00671086v1</w:t>
+                <w:t xml:space="preserve">hal-00671108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the photorefractive response time in a self-adaptive wavefront holography setup developed for acousto-optic imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of deep-level compensation ratio through picosecond four-wave mixing on a transient reflection grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Kadys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (3), pp.1030-1042</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1044-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671108v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep-level compensation ratio through picosecond four-wave mixing on a transient reflection grating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arunas Kadys</w:t>
+                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 22, pp.1044-1052</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.337-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673986v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in hollow core photonic crystal fibres</w:t>
               </w:r>
@@ -4973,51 +4973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (18), pp.7097-7112</w:t>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6853,298 +6853,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00674000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals</w:t>
+                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals at 850nm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Veenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pankrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 18, pp.13-16. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.667-675. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00121-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s003400100574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674643v2</w:t>
+                <w:t xml:space="preserve">hal-00674648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals at 850nm</w:t>
+                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Veenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Pankrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 72, pp.667-675. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 18, pp.13-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s003400100574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0925-3467(01)00121-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674648v2</w:t>
+                <w:t xml:space="preserve">hal-00674643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and comparative evaluation of various architectures of ultrasonic photorefractive sensors</w:t>
               </w:r>
@@ -7974,51 +7974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of charge state of deep vanadium impurity and associations of defects on optical nonlinearities in semi-insulating CdTe crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bastiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,51 +8177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonresonant four wave mixing in photorefractive CdTe crystals using a picosecond parametric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Gudelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,597 +9164,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of CdTe and GaAs photorefractive performances from 1µm to 1.55µm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.233-236. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67 (22), pp.3251-3253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00065-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677568v2</w:t>
+                <w:t xml:space="preserve">hal-00673552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
+                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 118, pp.154-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673552v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
+                <w:t xml:space="preserve">Photorefractive effect in GaAs at low temperature : influence of the metastable state of the EL2 defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 118, pp.154-164. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.256-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673981v2</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive effect in GaAs at low temperature : influence of the metastable state of the EL2 defect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photorefractive effect in (001)-cut GaAs at short pulse excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bastiene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sugg</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.256-261. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1995, 4, pp.227-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00064-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00070-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677570v2</w:t>
+                <w:t xml:space="preserve">hal-00686033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive effect in (001)-cut GaAs at short pulse excitation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Bastiene</w:t>
+                <w:t xml:space="preserve">Comparative study of CdTe and GaAs photorefractive performances from 1µm to 1.55µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 4, pp.227-232. </w:t>
+              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.233-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00064-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00065-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686033v1</w:t>
+                <w:t xml:space="preserve">hal-00677568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive measurements in electron irradiated semi-insulating GaAs</w:t>
               </w:r>
@@ -9979,213 +9979,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature enhancement of the photorefractive effect in GaAs due to the metastable state of the EL2 defect</w:t>
+                <w:t xml:space="preserve">Bulk Photorefractive Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sugg</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Mars, pp.39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673556v1</w:t>
+                <w:t xml:space="preserve">hal-00677576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Photorefractive Semiconductors</w:t>
+                <w:t xml:space="preserve">Temperature enhancement of the photorefractive effect in GaAs due to the metastable state of the EL2 defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (23), pp.16973-16984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.50.16973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677576v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation density dependent photorefractive effect in (001)-cut GaAs</w:t>
               </w:r>
@@ -10409,51 +10409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond investigation of photorefractive and free carrier gratings in GaAs: EL2 and CdTe: V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nonlinearities and carrier transport in GaAs:EL2 at high excitation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,557 +10635,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.A. Rupp</w:t>
+                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (1-3), pp.268-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-5107(93)90058-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686043v1</w:t>
+                <w:t xml:space="preserve">hal-00686026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+                <w:t xml:space="preserve">F. Kahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tapiero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Guellil</w:t>
+                <w:t xml:space="preserve">R.A. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 102, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686042v1</w:t>
+                <w:t xml:space="preserve">hal-00686043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tapiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Guellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 5, pp.103-110</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677560v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-5107(93)90058-U⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00686026v1</w:t>
+                <w:t xml:space="preserve">hal-00677560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of light diffraction on dynamic gratings in nonuniform electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Subacius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11249,51 +11249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge field feed-back effect on carrier transport in photorefractive CdTe:V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11383,77 +11383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tapiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 55, pp.33-40. </w:t>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM1: Silicon Photonics and Guided-Wave Optics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12571,217 +12571,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving optical microscope accuracy down to a few nanometers for measuring microfiber profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+                <w:t xml:space="preserve">Efficient Raman converter at 583 nm using a photonic bandgap fiber filled with a mixture of liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Manufacturing, Tolerancing, and Testing of Optical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02166791v1</w:t>
+                <w:t xml:space="preserve">hal-02326911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Raman converter at 583 nm using a photonic bandgap fiber filled with a mixture of liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Improving optical microscope accuracy down to a few nanometers for measuring microfiber profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid State Lasers (ASSL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">6th Conference on Manufacturing, Tolerancing, and Testing of Optical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326911v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02166791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiberered tunable heralded single photon source at telecom wavelength</w:t>
               </w:r>
@@ -12990,286 +12990,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, San José, CA, United States. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2018.FM4G.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817938v1</w:t>
+                <w:t xml:space="preserve">hal-01817930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
+                <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Majorque,Iles Baléares, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2018.FM4G.4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01817930v1</w:t>
+                <w:t xml:space="preserve">hal-01817938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submicrometer measurements of tapered optical fibers with low aperture optical microscopes</w:t>
               </w:r>
@@ -13389,90 +13389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
@@ -13504,502 +13504,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QT6A.19, </w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591072v1</w:t>
+                <w:t xml:space="preserve">hal-01591075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Harlé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591075v1</w:t>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QT6A.19, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -14050,64 +14050,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14201,51 +14201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Annual Symposium IEEE Benelux Chapter </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14264,661 +14264,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02412206v1</w:t>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leroux</w:t>
+                <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591083v1</w:t>
+                <w:t xml:space="preserve">hal-01591081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591081v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02412206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591079v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stimulated Raman scattering in hybrid liquid-silica fibers for wavelength conversion (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15004,77 +15004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Asia 2016. Technical conference on Quantum and Nonlinear Optics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pékin, China. pp.10029W</w:t>
@@ -15129,51 +15129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15224,90 +15224,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15343,372 +15343,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hasting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
+              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192665v1</w:t>
+                <w:t xml:space="preserve">hal-01186642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 14), Optique Bretagne 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192644v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 14), Optique Bretagne 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFO, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186642v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Nonlinear Interaction in a Silicon Microcavity under Coherent Control (orale)</w:t>
               </w:r>
@@ -15871,51 +15871,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics &amp; Photonics Japan 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15953,51 +15953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16169,77 +16169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics/Laser Science 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
@@ -16363,51 +16363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16491,152 +16491,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01069915v1</w:t>
+                <w:t xml:space="preserve">hal-01068206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
               </w:r>
@@ -16741,148 +16737,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068206v1</w:t>
+                <w:t xml:space="preserve">hal-01069915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
               </w:r>
@@ -17052,176 +17052,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847317v1</w:t>
+                <w:t xml:space="preserve">hal-00826337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
+                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
@@ -17239,181 +17222,198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826337v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
+              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847310v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de paires de photons corrélés par mélange à quatre ondes dans une fibre microstructurée à cœur liquide (poster)</w:t>
               </w:r>
@@ -17507,51 +17507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17740,51 +17740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l'amplification paramétrique par mélange à quatre ondes dans une fibre à cœur liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17822,51 +17822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions of optical pulses in a slow mode nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17969,51 +17969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18090,51 +18090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18310,51 +18310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self phase modulation in liquid core photonic crystal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18470,51 +18470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18675,176 +18675,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">COLOQ'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561158v1</w:t>
+                <w:t xml:space="preserve">hal-00572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
+                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buy</w:t>
@@ -18875,544 +18871,548 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572399v1</w:t>
+                <w:t xml:space="preserve">hal-00572397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buy</w:t>
+                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572397v1</w:t>
+                <w:t xml:space="preserve">hal-00554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
+              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554422v1</w:t>
+                <w:t xml:space="preserve">hal-00561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération paramétrique dans une fibre à bande interdite photonique à cœur liquide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Raman conversion in liquid core photonic crystal fibers for wavelength on demand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique COLOQ 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
+              <w:t xml:space="preserve">9th Mediterranean workshop and Topical Meeting on Novel Optical Materials and Applications (NOMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554425v1</w:t>
+                <w:t xml:space="preserve">hal-00572405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman conversion in liquid core photonic crystal fibers for wavelength on demand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Génération paramétrique dans une fibre à bande interdite photonique à cœur liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Mediterranean workshop and Topical Meeting on Novel Optical Materials and Applications (NOMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, Italy</w:t>
+              <w:t xml:space="preserve">11ème Colloque sur les Lasers et l'Optique Quantique COLOQ 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572405v1</w:t>
+                <w:t xml:space="preserve">hal-00554425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Frequency Converters Based on Stimulated Raman Scattering in Hollow Core Photonic Crystal Fibres Filled with Nonlinear Liquids</w:t>
               </w:r>
@@ -19558,51 +19558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhoNoMi2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
@@ -19756,51 +19756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order nonlinearities enhancement in a slow-mode GaAs photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19875,899 +19875,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deep trap compensation ratio and recombination parameters by transient grating techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Verstraeten</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Advanced Optical Materials and Devices (AOMD-6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EOS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822705v1</w:t>
+                <w:t xml:space="preserve">hal-00561119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical modelling of nonlinear four wave mixing in 2D Photonic Crystals</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Vy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nanophotonics, Photonics Crystals and Metamaterials"</w:t>
+              <w:t xml:space="preserve">EOS annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554417v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Why Raman amplification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561119v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561104v1</w:t>
+                <w:t xml:space="preserve">hal-00812536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Raman amplification ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance Raman generation in liquid filled photonic band gap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t>
+              <w:t xml:space="preserve">Proceeding of the COST MP 0702 Kick-off Workshop, p. 76-77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554162v1</w:t>
+                <w:t xml:space="preserve">hal-00587339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance Raman generation in liquid filled photonic band gap fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Theoretical modelling of nonlinear four wave mixing in 2D Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the COST MP 0702 Kick-off Workshop, p. 76-77</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nanophotonics, Photonics Crystals and Metamaterials"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587339v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Evaluation of deep trap compensation ratio and recombination parameters by transient grating techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Kadys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Advanced Optical Materials and Devices (AOMD-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Riga, Latvia. pp.71420O.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.815623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00812536v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20887,51 +20887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JINOG'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
@@ -21523,51 +21523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19, Photorefractive Photonics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21716,182 +21716,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digitally assisted two-wave mixing interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor de La Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "TOM 8- Adaptive Optics &amp; Information driven optical systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525158v1</w:t>
+                <w:t xml:space="preserve">hal-02326787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21919,195 +21902,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitally assisted two-wave mixing interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "TOM 8- Adaptive Optics &amp; Information driven optical systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">38ème Journées Nationales d'Optique Guidée (JNOG), Optique Toulouse 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326787v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non réciprocité de l'émission des paires de photons dans les milieux non linéaires non uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22184,90 +22184,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering four-wave mixing spectral entanglement in hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Integrated Quantum Photonics (ICIQP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
@@ -22296,51 +22296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reprocity of photon pair emission in non-uniform nonlinear medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22797,51 +22797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>