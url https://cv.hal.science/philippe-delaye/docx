--- v1 (2026-04-04)
+++ v2 (2026-05-05)
@@ -1053,295 +1053,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626731v1</w:t>
+                <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Harlé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591061v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
               </w:r>
@@ -1689,299 +1689,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bryushinin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Sokolov</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.1206-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192669v1</w:t>
+                <w:t xml:space="preserve">hal-01192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.64003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192677v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Counting interferometry</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2140,51 +2140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,416 +2320,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides: impact of spectral broadening of pump pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Govind P. Agrawal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and photonics news</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.11030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2011.11030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00822713v1</w:t>
+                <w:t xml:space="preserve">hal-00621019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides: impact of spectral broadening of pump pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.11030. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2011.11030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms1423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621019v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon extrabunching in ultrabright twin beams measured by two-photon counting in a semiconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon Extra-bunching in Twin Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Fabre</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Rosencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics and photonics news</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22 (12), pp.38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621103v1</w:t>
+                <w:t xml:space="preserve">hal-00822713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
@@ -2741,64 +2741,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2843,454 +2843,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00486249v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
+                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Boitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 18 (19), p. 20401-20408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572390v1</w:t>
+                <w:t xml:space="preserve">hal-00561197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of self-phase modulation in liquid filled hollow core photonic band gap fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00505078v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order coherence of broadband down-converted light on ultrashort time scale determined by two photon absorption in semiconductor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Optical characterizations of a raman generator based on a hollow core photonic crystal fiber filled with a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lesvigne-Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 18 (19), p. 20401-20408</w:t>
+              <w:t xml:space="preserve">Journal of Nonlinear Optical Physics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (9), pp.1886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561197v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light localization induced enhancement of third order nonlinearities in a GaAs photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3756,51 +3756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,77 +3877,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transformed picosecond synchronously pumped Optical Parametric Oscillator without spectral filtering element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3979,471 +3979,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holographic frequency modulated continuous wave laser radar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.337-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671086v1</w:t>
+                <w:t xml:space="preserve">hal-00671088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ monitoring of the photorefractive response time in a self-adaptive wavefront holography setup developed for acousto-optic imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of deep-level compensation ratio through picosecond four-wave mixing on a transient reflection grating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Kadys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 15 (3), pp.1030-1042</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 22, pp.1044-1052</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671108v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of deep-level compensation ratio through picosecond four-wave mixing on a transient reflection grating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Holographic frequency modulated continuous wave laser radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40, pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap:2007118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673986v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency single-mode Raman generation in a liquid-filled photonic bandgap fiber</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ monitoring of the photorefractive response time in a self-adaptive wavefront holography setup developed for acousto-optic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Lesaffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ramaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.337-339</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (3), pp.1030-1042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671088v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering in hollow core photonic crystal fibres</w:t>
               </w:r>
@@ -4692,51 +4692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering for variable gain amplification of small optically carried microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kafing Keïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4839,51 +4839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kafing Keïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4973,51 +4973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (18), pp.7097-7112</w:t>
@@ -5072,51 +5072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5206,51 +5206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86, pp.231106. </w:t>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rouvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Chinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 13 (12), pp.4786-4791</w:t>
@@ -5744,51 +5744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert-Claude Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6745,320 +6745,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection d'ultrasons par interférométrie adaptative dans des cristaux photoréfractifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals at 850nm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bernhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Blouin</w:t>
+                <w:t xml:space="preserve">H. Veenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pankrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 72, pp.667-675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s003400100574⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674000v2</w:t>
+                <w:t xml:space="preserve">hal-00674648v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals at 850nm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Veenhuis</w:t>
+                <w:t xml:space="preserve">Détection d'ultrasons par interférométrie adaptative dans des cristaux photoréfractifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Pankrath</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Instrumentation, Mesure, Métrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1, pp.127-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00674648v2</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674000v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of rhodium doping on the photorefractive properties of BCT crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Veenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,51 +7517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bernhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Veenhuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rytz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7853,77 +7853,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization independent phase demodulation using photorefractive two-wave mixing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7974,51 +7974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of charge state of deep vanadium impurity and associations of defects on optical nonlinearities in semi-insulating CdTe crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bastiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8177,51 +8177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonresonant four wave mixing in photorefractive CdTe crystals using a picosecond parametric generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vytautas Gudelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8683,51 +8683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of ultrasonic motion of a scattering surface using photorefractive InP:Fe under applied DC field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9164,597 +9164,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677555v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of CdTe and GaAs photorefractive performances from 1µm to 1.55µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 67 (22), pp.3251-3253. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.233-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00065-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673552v1</w:t>
+                <w:t xml:space="preserve">hal-00677568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
+                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67 (22), pp.3251-3253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673981v2</w:t>
+                <w:t xml:space="preserve">hal-00673552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive effect in GaAs at low temperature : influence of the metastable state of the EL2 defect</w:t>
+                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sugg</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.256-261. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 118, pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00070-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677570v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive effect in (001)-cut GaAs at short pulse excitation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photorefractive effect in GaAs at low temperature : influence of the metastable state of the EL2 defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 4, pp.227-232. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00064-6⟩</w:t>
+              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.256-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00070-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686033v1</w:t>
+                <w:t xml:space="preserve">hal-00677570v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of CdTe and GaAs photorefractive performances from 1µm to 1.55µm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
+                <w:t xml:space="preserve">Photorefractive effect in (001)-cut GaAs at short pulse excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bastiene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 4 (2-3), pp.233-236. </w:t>
+              <w:t xml:space="preserve">, 1995, 4, pp.227-232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00065-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0925-3467(94)00064-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677568v2</w:t>
+                <w:t xml:space="preserve">hal-00686033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive measurements in electron irradiated semi-insulating GaAs</w:t>
               </w:r>
@@ -9979,213 +9979,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Photorefractive Semiconductors</w:t>
+                <w:t xml:space="preserve">Temperature enhancement of the photorefractive effect in GaAs due to the metastable state of the EL2 defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 50 (23), pp.16973-16984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.50.16973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677576v1</w:t>
+                <w:t xml:space="preserve">hal-00673556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature enhancement of the photorefractive effect in GaAs due to the metastable state of the EL2 defect</w:t>
+                <w:t xml:space="preserve">Bulk Photorefractive Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Sugg</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Mars, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.50.16973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00673556v1</w:t>
+                <w:t xml:space="preserve">hal-00677576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation density dependent photorefractive effect in (001)-cut GaAs</w:t>
               </w:r>
@@ -10409,51 +10409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picosecond investigation of photorefractive and free carrier gratings in GaAs: EL2 and CdTe: V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10525,51 +10525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical nonlinearities and carrier transport in GaAs:EL2 at high excitation levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10635,557 +10635,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kahmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.A. Rupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 102, pp.6-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686026v1</w:t>
+                <w:t xml:space="preserve">hal-00686043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kahmann</w:t>
+                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.A. Rupp</w:t>
+                <w:t xml:space="preserve">M. Tapiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 102, pp.6-12</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686043v1</w:t>
+                <w:t xml:space="preserve">hal-00686042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guellil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686042v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00677560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (1-3), pp.268-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-5107(93)90058-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677560v2</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of light diffraction on dynamic gratings in nonuniform electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Subacius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11249,51 +11249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge field feed-back effect on carrier transport in photorefractive CdTe:V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11383,77 +11383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tapiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 55, pp.33-40. </w:t>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM1: Silicon Photonics and Guided-Wave Optics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13402,77 +13402,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
@@ -13504,57 +13504,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13583,341 +13583,341 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
+              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QT6A.19, </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591075v1</w:t>
+                <w:t xml:space="preserve">hal-01591072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2017, Munich, Germany. pp.CD_10_2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2017.8086460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591076v1</w:t>
+                <w:t xml:space="preserve">hal-01591075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+                <w:t xml:space="preserve">Reduction of Brillouin scattering for the optimization of liquid-core Raman wavelength converters (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO/Europe-EQEC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Munich, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/QIM.2017.QT6A.19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591072v1</w:t>
+                <w:t xml:space="preserve">hal-01591076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
               </w:r>
@@ -13929,77 +13929,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -14063,51 +14063,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14264,618 +14264,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591066v1</w:t>
+                <w:t xml:space="preserve">hal-02412206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591081v1</w:t>
+                <w:t xml:space="preserve">hal-01591083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EOS, Sep 2016, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591079v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Convertisseurs de longueur d’onde RAMBIO, principe et applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02412206v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leroux</w:t>
+                <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+              <w:t xml:space="preserve">15ème Colloque sur les Lasers et l’Optique Quantique (COLOQ 15), Optique Bordeaux 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591083v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient stimulated Raman scattering in hybrid liquid-silica fibers for wavelength conversion (Orale)</w:t>
               </w:r>
@@ -15004,77 +15004,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics Asia 2016. Technical conference on Quantum and Nonlinear Optics IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Pékin, China. pp.10029W</w:t>
@@ -15218,277 +15218,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01429835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hasting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Laursen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186640v1</w:t>
+                <w:t xml:space="preserve">hal-01186642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décalage de la bande de transmission des fibres à bande interdite photonique remplies de liquide avec le contraste d’indice (poster)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emission raman stimulée dans des fibres kagome à coeur liquide (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186642v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
               </w:r>
@@ -15953,51 +15953,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16169,77 +16169,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Optics/Laser Science 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, San Jose, United States</w:t>
@@ -16363,51 +16363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16491,398 +16491,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
+                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01068206v1</w:t>
+                <w:t xml:space="preserve">hal-01069915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sokolov I</w:t>
+                <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
+              <w:t xml:space="preserve">ICO-23 (23rd Congress of the International Commission for Optics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690663v1</w:t>
+                <w:t xml:space="preserve">hal-01068206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
+                <w:t xml:space="preserve">Detection of phase- and frequency-modulated optical signals using dynamic space-charge gratings in GaAs, Bi12TiO20 and SiC crystals (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kulikov V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhov E</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sokolov I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">7th edition of the International Conference on New Developments In Photodetection - NDIP 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069915v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
               </w:r>
@@ -17052,159 +17052,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roy</w:t>
+                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Trebaol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826337v1</w:t>
+                <w:t xml:space="preserve">hal-00847317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
+                <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
@@ -17222,198 +17239,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
+              <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the International Quantum Electronics Conference (CLEO/Europe-IQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847310v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Hanna</w:t>
+                <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Leproux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Colloque sur les Lasers et l'Optique Quantique (COLOQ 13), Optique Paris 13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.117</w:t>
+              <w:t xml:space="preserve">33ème Journées Nationales d'Optique Guidée (JNOG), Optique Paris 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Villetaneuse, France. pp.244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847317v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de paires de photons corrélés par mélange à quatre ondes dans une fibre microstructurée à cœur liquide (poster)</w:t>
               </w:r>
@@ -17507,51 +17507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17645,51 +17645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17740,51 +17740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l'amplification paramétrique par mélange à quatre ondes dans une fibre à cœur liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17822,64 +17822,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions of optical pulses in a slow mode nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17956,90 +17956,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Govind P. Agrawal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nonlinear Optics and Photonics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18090,51 +18090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18228,51 +18228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18310,90 +18310,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self phase modulation in liquid core photonic crystal fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18470,51 +18470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18569,90 +18569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation of the Raman amplification by self-phase modulation in silicon nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Topical meeting on Nonlinear Optics and Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
@@ -18675,172 +18675,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Buy</w:t>
+                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France</w:t>
+              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572399v1</w:t>
+                <w:t xml:space="preserve">hal-00561158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
+                <w:t xml:space="preserve">Performances et caractérisations optiques d'un générateur Raman à base d'une fibre à cristal photonique à cœur creux remplie d'éthanol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Buy</w:t>
@@ -18871,319 +18875,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
+              <w:t xml:space="preserve">COLOQ'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572397v1</w:t>
+                <w:t xml:space="preserve">hal-00572399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Baron</w:t>
+                <w:t xml:space="preserve">Générateur Raman utilisant une fibre à cristal photonique à coeur creux remplie de liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Buy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
+              <w:t xml:space="preserve">JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, x, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554422v1</w:t>
+                <w:t xml:space="preserve">hal-00572397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Light localization enhancement of optical nonlinearities for optical switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème journée des théoriciens Fédération Lumière Matière "Modélisations en photonique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orsay, France</w:t>
+              <w:t xml:space="preserve">Conference on Laser and Electro-Optics (CLEO) /Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561158v1</w:t>
+                <w:t xml:space="preserve">hal-00554422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman conversion in liquid core photonic crystal fibers for wavelength on demand</w:t>
               </w:r>
@@ -19208,51 +19208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Mediterranean workshop and Topical Meeting on Novel Optical Materials and Applications (NOMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, x, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19277,90 +19277,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération paramétrique dans une fibre à bande interdite photonique à cœur liquide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19424,51 +19424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19506,51 +19506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exaltation des nonlinéarités dans les guides à modes lents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19558,51 +19558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhoNoMi2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
@@ -19657,51 +19657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19756,64 +19756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order nonlinearities enhancement in a slow-mode GaAs photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19875,925 +19875,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+                <w:t xml:space="preserve">Theoretical modelling of nonlinear four wave mixing in 2D Photonic Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nanophotonics, Photonics Crystals and Metamaterials"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561119v1</w:t>
+                <w:t xml:space="preserve">hal-00554417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of deep trap compensation ratio and recombination parameters by transient grating techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunas Kadys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Verstraeten</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS annual meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sixth International Conference on Advanced Optical Materials and Devices (AOMD-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Riga, Latvia. pp.71420O.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.815623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561104v1</w:t>
+                <w:t xml:space="preserve">hal-00822705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Raman amplification ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
+                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Kroeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t>
+              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554162v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque Bouyssy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Orsay, France</w:t>
+              <w:t xml:space="preserve">EOS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00812536v1</w:t>
+                <w:t xml:space="preserve">hal-00561119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance Raman generation in liquid filled photonic band gap fibers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fast nonlinear response in a GaAs photonic crystal waveguide in the picosecond regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quynh Vy Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Combrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the COST MP 0702 Kick-off Workshop, p. 76-77</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EOS annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587339v1</w:t>
+                <w:t xml:space="preserve">hal-00561104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical modelling of nonlinear four wave mixing in 2D Photonic Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Astic</w:t>
+                <w:t xml:space="preserve">Why Raman amplification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Alouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Huignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "EOS Topical meeting on Nanophotonics, Photonics Crystals and Metamaterials"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">2008 IEEE International Topical Meeting on Microwave Photonics (MWP2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Gold Coast, Australia. pp.322-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554417v1</w:t>
+                <w:t xml:space="preserve">hal-00554162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of deep trap compensation ratio and recombination parameters by transient grating techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High performance Raman generation in liquid filled photonic band gap fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Verstraeten</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference on Advanced Optical Materials and Devices (AOMD-6)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the COST MP 0702 Kick-off Workshop, p. 76-77</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Varsovie, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.815623⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822705v1</w:t>
+                <w:t xml:space="preserve">hal-00587339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20835,51 +20835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">REPONSE NONLINEAIRE RAPIDE A L'ECHELLE PICOSECONDE DANS UN GUIDE A CRISTAL PHOTONIQUE DE GAAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20887,51 +20887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JINOG'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
@@ -20954,286 +20954,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hollow core photonic crystal fiber filled with ethanol for efficient stimulated Raman scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+                <w:t xml:space="preserve">3D photonic crystals based on epitaxial III-V semiconductor structures for nonlinear optical interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.M.H. Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. de La Rue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. O'Faolain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.F. Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Belabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers and Electro-Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonic Crystal Materials and Devices III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Strasbourg, France. pp.618211, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.669476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00068905v1</w:t>
+                <w:t xml:space="preserve">hal-00390417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D photonic crystals based on epitaxial III-V semiconductor structures for nonlinear optical interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Belabas</w:t>
+                <w:t xml:space="preserve">Hollow core photonic crystal fiber filled with ethanol for efficient stimulated Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rouvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Chinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Crystal Materials and Devices III</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEO 2006, Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Long-Beach, USA, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.669476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00390417v1</w:t>
+                <w:t xml:space="preserve">hal-00068905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -21523,51 +21523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19, Photorefractive Photonics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21761,51 +21761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM 8- Adaptive Optics &amp; Information driven optical systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21830,51 +21830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22063,51 +22063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non réciprocité de l'émission des paires de photons dans les milieux non linéaires non uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22296,51 +22296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-reprocity of photon pair emission in non-uniform nonlinear medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22797,51 +22797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>