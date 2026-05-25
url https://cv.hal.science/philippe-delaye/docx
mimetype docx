--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -672,291 +672,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+                <w:t xml:space="preserve">Active engineering of four-wave mixing spectral correlations in multiband hollow-core fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kien Phan Huy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoît Debord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (7), pp.9803-9814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.009803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379006v1</w:t>
+                <w:t xml:space="preserve">hal-02141395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active engineering of four-wave mixing spectral correlations in multiband hollow-core fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adeline Orieux</w:t>
+                <w:t xml:space="preserve">Highly efficient and reproducible evanescent Raman converters based on a silica nanofiber immersed in a liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Debord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
+                <w:t xml:space="preserve">Jean-Charles Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gorse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kien Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27 (7), pp.9803-9814. </w:t>
+              <w:t xml:space="preserve">Applied Physics B - Laser and Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (12), pp.228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.27.009803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00340-019-7340-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141395v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Raman converter in the yellow range with high spatial and spectral brightness</w:t>
               </w:r>
@@ -1053,533 +1053,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Gabet</w:t>
+                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Harlé</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591061v1</w:t>
+                <w:t xml:space="preserve">hal-01626731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering backward Raman and Brillouin scattering in waveguide Raman wavelength converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raman-tailored photonic crystal fiber for telecom band photon-pair generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Châu Phan Huy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.31. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (13), pp.2583-2586 </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s41476-017-0059-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.42.002583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626731v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
+                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Barbier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (23), pp.29964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192679v1</w:t>
+                <w:t xml:space="preserve">hal-01306785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced nonlinear interaction in a microcavity under coherent excitation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous four-wave mixing in liquid-core fibers: towards fibered Raman-free correlated photon sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Le Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 23 (23), pp.29964. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.053001(1-11). </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.23.029964⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/17/5/053031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306785v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-steady-state photoelectromotive force and two-wave mixing in photorefractive crystals under frequency modulated illumination</w:t>
               </w:r>
@@ -1689,299 +1689,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Sokolov</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105, pp.64003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192677v1</w:t>
+                <w:t xml:space="preserve">hal-01192669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-steady-state photo-EMF in semi-insulating GaAs under frequency-modulated illumination</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Self-diffraction of frequency modulated light in the Bi12TiO20 crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bryushinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Kulikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I Sokolov</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Sokolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.1206-1209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783414060092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/105/64003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01192669v1</w:t>
+                <w:t xml:space="preserve">hal-01192677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Photon Counting interferometry</w:t>
               </w:r>
@@ -1993,51 +1993,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2101,90 +2101,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coherent excitation of a nonlinear microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8, pp.13046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2218,51 +2218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dissymmetric parametric sideband generation in a microstructured fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,51 +2339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides: impact of spectral broadening of pump pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2616,51 +2616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2888,51 +2888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3246,51 +3246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3877,51 +3877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transformed picosecond synchronously pumped Optical Parametric Oscillator without spectral filtering element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9293,248 +9293,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
+                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 67 (22), pp.3251-3253. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 118, pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673552v1</w:t>
+                <w:t xml:space="preserve">hal-00673981v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of time modulated optical signals through an absorbing photorefractive crystal</w:t>
+                <w:t xml:space="preserve">Heterodyne detection of ultrasound from rough surfaces using a double phase conjugate mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Drolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Monchalin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 118, pp.154-164. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 67 (22), pp.3251-3253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(95)00169-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.114888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00673981v2</w:t>
+                <w:t xml:space="preserve">hal-00673552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photorefractive effect in GaAs at low temperature : influence of the metastable state of the EL2 defect</w:t>
               </w:r>
@@ -9734,272 +9734,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive measurements in electron irradiated semi-insulating GaAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photorefractive response of CdTe:V under AC electric field from 1 to 1.5µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Belaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 59, pp.357-364. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 105, pp.204-208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00331712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0030-4018(94)90716-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677572v2</w:t>
+                <w:t xml:space="preserve">hal-00677548v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photorefractive response of CdTe:V under AC electric field from 1 to 1.5µm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photorefractive measurements in electron irradiated semi-insulating GaAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Belaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
+                <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 105, pp.204-208. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 59, pp.357-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0030-4018(94)90716-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/BF00331712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00677548v2</w:t>
+                <w:t xml:space="preserve">hal-00677572v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature enhancement of the photorefractive effect in GaAs due to the metastable state of the EL2 defect</w:t>
               </w:r>
@@ -10089,51 +10089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk Photorefractive Semiconductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10305,51 +10305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Montmorillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.J. von Bardeleben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10635,527 +10635,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R.A. Rupp</w:t>
+                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kestutis Jarašiunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16 (1-3), pp.268-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0921-5107(93)90058-U⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686043v1</w:t>
+                <w:t xml:space="preserve">hal-00686026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffraction and two-beam coupling in GaAs along the [111]-direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sugg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+                <w:t xml:space="preserve">F. Kahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tapiero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Guellil</w:t>
+                <w:t xml:space="preserve">R.A. Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 102, pp.6-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686042v1</w:t>
+                <w:t xml:space="preserve">hal-00686043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical, Photoelectrical, Deep level and Photorefractive characterization of CdTe:V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tapiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Z. Guellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 5, pp.103-110</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 16, pp.273-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677560v2</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00686042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved build-up and decay of photorefractive and free carrier gratings in CdTe:V</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic and Photorefractive investigation of vanadium-doped cadmium telluride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guellil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 5, pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-5107(93)90058-U⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00686026v1</w:t>
+                <w:t xml:space="preserve">hal-00677560v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies of light diffraction on dynamic gratings in nonuniform electric field</w:t>
               </w:r>
@@ -11383,77 +11383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mazoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tapiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Zielinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Guellil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 55, pp.33-40. </w:t>
@@ -12387,51 +12387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM1: Silicon Photonics and Guided-Wave Optics"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13009,90 +13009,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping photon-pairs time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 Conference on Lasers and Electro-Optics (CLEO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, San José, CA, United States. pp.1-2, </w:t>
@@ -13143,90 +13143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping photon-pair time-frequency correlations in inhibited-coupling hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gorse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Central European Workshop on Quantum Optics (CEWQO2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Majorque,Iles Baléares, Spain</w:t>
@@ -13389,90 +13389,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid Filled Photonic Crystal Fiber : A Flexible Tool For Fibered Photon-Pair Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Information and Measurement (QIM) - IV: Quantum Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France. pp.QW3C.5, </w:t>
@@ -13510,90 +13510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints on photonic crystal fibers homogeneity for photon pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13644,90 +13644,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fibre homogeneity on Four Wave Mixing pair generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13817,51 +13817,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13916,90 +13916,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation engineering for a flexible Raman free fibered photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC, 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Munich, Germany. </w:t>
@@ -14031,342 +14031,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavelength converters for biophotonic applications (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">20th Annual Symposium IEEE Benelux Chapter </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591085v1</w:t>
+                <w:t xml:space="preserve">hal-01707602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelength converters for biophotonic applications (Orale)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers une source de paires de photons aux longueurs d’onde télécom en fibre à coeur liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Orieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Gabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Diamanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Symposium IEEE Benelux Chapter </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">36ème Journées Nationales d'Optique Guidée (JNOG), Optique Bordeaux 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01707602v1</w:t>
+                <w:t xml:space="preserve">hal-01591085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V ERS UNE SOURCE DE PAIRES DE PHOTONS AUX LONGUEURS D ’ ONDE TELECOM EN FIBRE A CŒUR LIQUIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -14395,64 +14395,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renforcement des interactions nonlinéaires par excitation cohérente d’une micro-cavité (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14533,64 +14533,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a Raman-free fibered photon pair source at telecom wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Gabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Diamanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14753,64 +14753,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Spectrale de l’Emission de Paires de Photons dans une Fibre à Coeur Liquide (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14978,64 +14978,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power dependence on the nonlinear interaction enhancement in a coherently-excited microcavity (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15142,51 +15142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15263,51 +15263,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hasting</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Laursen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Châu Phan Huy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15388,51 +15388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15474,103 +15474,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear enhancement in a coherently excited microcavity (Poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Serna</w:t>
+                <w:t xml:space="preserve">Charles Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Laser and Electro-Optics /Europe (CLEO-Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t>
@@ -15599,51 +15599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibres à cœur liquide pour la génération de paires de photons corrélés émancipées du bruit raman (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15694,90 +15694,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Nonlinear Interaction in a Silicon Microcavity under Coherent Control (orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Serna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Le-Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15819,51 +15819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid filled photonic fibers for non linear devices (plénière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15940,64 +15940,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Raman-free Generation of Photons Pairs in Liquid Filled Hollow Core Photonic Crystal Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16048,51 +16048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs via spontaneous four-wave mixing in liquid-core microstructured fibers (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16143,64 +16143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Cavity Response under Coherent Excitation: Numerical and Experimental Investigation (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Serna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16262,256 +16262,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S F Serna-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cannes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690675v1</w:t>
+                <w:t xml:space="preserve">hal-01690803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Excitation of a Nonlinear Silicon Microcavity (orale)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-filled hollow-core photonic crystal fibres (Orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th European Conference on Optical Communication (ECOC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st Central European Workshop on Quantum Optics (CEWQO2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECOC.2014.6963993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690803v1</w:t>
+                <w:t xml:space="preserve">hal-01690675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimulated Raman scattering with large Raman shifts with liquid core Kagome fibers (Orale)</w:t>
               </w:r>
@@ -16536,51 +16536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16622,51 +16622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of liquid filled hollow core photonic fibers for nonlinear applications (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16868,51 +16868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of correlated photon pairs by spontaneous four-wave mixing in liquid-core photonic crystal fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16963,51 +16963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of Correlated Photon Pairs by Spontaneous Four-Wave Mixing in Liquid-Core Microstructured Fibres (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17058,77 +17058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation cohérente d'une microcavité non linéaire (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Trebaol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17183,51 +17183,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency-dissymmetric nonlinear sideband generation in a photonic crystal fibre (Orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17291,51 +17291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération paramétrique spontanée dissymétrique en fréquence dans une fibre microstructurée (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17399,51 +17399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de paires de photons corrélés par mélange à quatre ondes dans une fibre microstructurée à cœur liquide (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17507,51 +17507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17822,51 +17822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear interactions of optical pulses in a slow mode nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17969,51 +17969,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raman amplification of optical pulses in silicon nanowaveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18090,51 +18090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Boitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18470,51 +18470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18681,51 +18681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structures à cristal photonique pour des fonctions de traitement optique de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19074,51 +19074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19558,51 +19558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhoNoMi2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
@@ -19756,51 +19756,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Third order nonlinearities enhancement in a slow-mode GaAs photonic crystal waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20119,51 +20119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20244,51 +20244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier transformed picosecond OPO based on PPSLT without spectral filtering element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Ryasnyanskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20404,51 +20404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
@@ -20723,51 +20723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Raman Stimulée en microcavités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Kroeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20887,51 +20887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quynh Vy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Combrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JINOG'08)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lannion, France</w:t>
@@ -21523,51 +21523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PR'19, Photorefractive Photonics and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gérardmer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21761,51 +21761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EOS Annual meeting "TOM 8- Adaptive Optics &amp; Information driven optical systems"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21830,51 +21830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-uniformity induced distinguishability of nonlinearly generated photon pairs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21951,64 +21951,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de fibres à couplage inhibé pour le controle de l'intrication spectrale de paires de photons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22063,51 +22063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non réciprocité de l'émission des paires de photons dans les milieux non linéaires non uniformes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Harlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22184,64 +22184,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering four-wave mixing spectral entanglement in hollow-core fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Orieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Debord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22290,256 +22290,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-reprocity of photon pair emission in non-uniform nonlinear medium</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+                <w:t xml:space="preserve">Optical in-situ measurement of tapered optical fibers with nanometric resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Bouhadida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual meeting "TOM 9- Optical tapered fibers for light manipulation on the nanoscale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">European Optical Society Biennial Meeting (EOSAM) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. TOM9, pp.533,534, EOSAM2018_Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326761v1</w:t>
+                <w:t xml:space="preserve">hal-01897955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical in-situ measurement of tapered optical fibers with nanometric resolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abderrahim Azzoune</w:t>
+                <w:t xml:space="preserve">Non-reprocity of photon pair emission in non-uniform nonlinear medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Harlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pauliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society Biennial Meeting (EOSAM) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. TOM9, pp.533,534, EOSAM2018_Proceedings</w:t>
+              <w:t xml:space="preserve">EOS Annual meeting "TOM 9- Optical tapered fibers for light manipulation on the nanoscale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01897955v1</w:t>
+                <w:t xml:space="preserve">hal-02326761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -22797,51 +22797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279754v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Azzoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pauliat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/josab.418661" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03357339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Bouhadida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lebrun" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2021.127336" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03537106v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Mer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.104.063715" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498730v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cordier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-58229-7" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.024403" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02141395v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Orieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Debord" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gorse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.009803" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379006v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-019-7340-7" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326736v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Chau Phan Huy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.57.006892" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01626731v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dubreuil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s41476-017-0059-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591061v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gabet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Harl&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.002583" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01306785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Serna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Oden" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hanna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Caer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le Roux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.23.029964" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Barbier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/5/053031" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00997138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bryushinin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kulikov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sokolov" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.31.000723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192669v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bryushinin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kulikov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Sokolov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/105/64003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-9F8LCS89-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192677v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783414060092" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00811405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Boitier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Godard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.013844" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Trebaol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2013.13046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00879732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621019v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govind P. Agrawal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2011.11030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621103v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1423" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822713v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rosencher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486249v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Kroeger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ryasnyanskiy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3451466" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561197v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00505078v3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572390v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lesvigne-Buy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Vy Tran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.000552" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554113v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.79.056608" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554320v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lesaffre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Farahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gross" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Boccara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339348v3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Max Lesaffre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ramaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2008-10408-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00560947v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673986v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunas Kadys" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kestutis Jara&#353;iunas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2007118" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9CA736A2BD32417996FC5A733247CEF6E82246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Claude Boccara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671077v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673997v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kafing Ke&#239;ta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dolfi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Huignard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2006.01.027" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671112v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671127v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Forget" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Atlan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671116v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Yiou" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rouvie" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Chinaud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138844v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fiederle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Duffar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Babentsov" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. W. Benz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dusserre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/crat.200410215" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MH71FCJ1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139890v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Garandet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fauler" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2004.04.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4N60F8JR-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673420v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674650v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimura" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Grappin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arakawa" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kuroda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2004.07.053" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674651v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radoua" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pankrath" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673937v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bernhardt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00296-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Mize" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1515950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673942v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02134-X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686039v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Paivasaari" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei A. Kamshilin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(02)02082-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686047v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shcherbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Odoulov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Farid" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Briat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674648v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Veenhuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400100574" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3E55878F8D100051C034B31BB396E016A1A6322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674000v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blouin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Monchalin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674643v2" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00121-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A835519E8C0A497357B256D41E02D984154ABCD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00674640v2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien de Rossi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Launay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(01)00128-8" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CED1DFBDAD7639625726DCC995F1F0F927B598B3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673962v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1464-4258/2/3/307" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9131E93F8A5F9C0DD50BCFF82E76E630F7AC12FC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfrei Fotiadi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00643-4" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0523A5838F91E9ABAB93A3CC96BE7DF8F5F754DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686038v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rytz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003400050010" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F921EC39ED4715E11463829D0131D7F5925D580/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673948v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0143-8166(00)00056-7" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43224227D375A4A264605BCB75682B0F1C773352/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673971v2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(99)00200-X" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Drolet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Montmorillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124070" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686044v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bastiene" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673975v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673495v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vytautas Gudelis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1149178" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677567v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Biaggio" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(96)00516-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677543v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Frey" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mugnier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0030-4018(97)00115-6" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/462EE5D9D93046907CBBD00DF663FA161836F481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673502v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366492" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673505v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673534v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bou Rjeily" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673979v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Jonathan" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677555v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(96)00190-3" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/404D02A1E15B55DCACF97CDE1834EB53E50BA2C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677568v2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00065-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14F427127873671BD6C8EFEEF1BD6933A86209EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673981v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(95)00169-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673552v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.114888" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677570v2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sugg" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00070-0" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686033v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-3467(94)00064-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A9E067CF8F5B44960E7762133C6AA46886E4D48/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677548v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Belaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0030-4018(94)90716-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/14A05EFAF2FB96E21A67A3E0ADFB8402A6EB05F9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677572v2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.J. von Bardeleben" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00331712" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/483EB3060C3AAA94081AACF98DBA5532747F2901/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.50.16973" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677576v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673561v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jarasiunas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vaitkus" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673568v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.111477" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248999v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993199" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4695BB2721D7D1F0A5543D42C87223BB128B1F95/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.2221750216" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B08DCE23401ACCC8059A285EB0D9C30F58ADC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686026v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5107(93)90058-U" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8B5638CAE5A8AE7D90726F81592765E2A1B7422/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686043v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kahmann" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Rupp" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686042v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Zielinger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tapiero" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Guellil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677560v2" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bignon" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686017v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Subacius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00686045v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00677564v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mazoyer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00324599" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673572v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.U. Halter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00673584v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.103691" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779679v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liss Ludivine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Abdedou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiling Weng" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jeunesse" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hecquet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04239353v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Dyatlov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoll Katherine" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juejun Hu" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Felipe Serna Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232621" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831755v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Enguerrand Verdier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpM3G.6" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831793v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Bonifacio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Romanet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831782v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Besbes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831808v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vivien" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326903v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326911v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Ch&#226;u Phan Huy" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166791v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419154v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183043v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817930v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2018.FM4G.4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01817938v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788151v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591071v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QW3C.5" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591072v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Diamanti" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/QIM.2017.QT6A.19" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591075v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8086460" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591076v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591078v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2017.8087344" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01707602v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591085v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02412206v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591083v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cassan" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591066v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591081v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591079v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429818v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2245431" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01591068v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01429835v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186642v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hasting" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Laursen" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01186640v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192665v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192644v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01688600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Le-Roux" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225289v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225712v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01192649v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225721v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690803v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S F Serna-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECOC.2014.6963993" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690675v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01069915v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01068206v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01690663v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kulikov V." TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhov E" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokolov I" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225682v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01225677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847317v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalanne" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00826337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847310v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00847313v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00807305v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621037v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Buy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00621033v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822837v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON.2011.5971134" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554430v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822717v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572401v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554429v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554427v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561130v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561158v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572399v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572397v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554422v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572405v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554425v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00572404v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561152v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Combri&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561155v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00822705v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Verstraeten" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.815623" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00812536v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561119v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561104v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554162v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Alouini" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Merlet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587339v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587337v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00561116v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390417v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.M.H. Chong" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. de La Rue" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O'Faolain" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.F. Krauss" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belabas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.669476" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068905v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04779732v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agla&#233; Bridonneau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingzhao Shi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dupuis" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Coutrot" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-03831820v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326882v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de La Gorce" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129105v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2019.JTh2A.102" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326787v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326824v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525158v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gorse" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-04404784v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326873v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897955v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326761v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00608575v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993PA112138" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>