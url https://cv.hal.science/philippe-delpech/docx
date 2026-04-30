--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Delpech </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel Cursus & diplômes Adhésions et participation à des comités et société savantes   Enseignements & formations Prix & distinctions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel study on natural instability of the normal force on a full‐scale wind turbine blade section at Reynolds number 4.7 · 10 &amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (8), p. 1332-1342. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow separation detection performance of the e-Telltale evaluation at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (organisator: Forwind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Reynolds number blade aerodynamics : 3D flow separation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (Organisation: Forwind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel full scale aerodynamic sensors assessment prior to field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (organisation: ForWind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne 2.0, renewal of a large wind tunnel facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Couzinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European-African Conference on Wind Engineering (EACWE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des phénomènes de givrage atmosphérique par accrétion de neige collante en soufflerie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guffond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Borée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drift from an axial fan sprayer Full-scale measurement in a wind-tunnel: low-drift' v's standard nozzle performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Spray Application Techniques in Fruit Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow engineering: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K Thiis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpech P.; Thiis T-K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2016, 8th International Conference on Snow Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. CSTB - Centre scientifique et technique du bâtiment, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Maîtrise des Risques&amp;quot; : bilan 2010-2013, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallerent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Vulnérabilité du cadre bâti aux aléas climatiques : bilan 2011-2013, rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Impacts des inondations sur le cadre bâti et ses usagers, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Michel Axès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides drift in agricultural spraying - Contract HPRI-CT-2002-00199 - FINAL ARI REPORT - Project Internal ref.: TR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Delpech </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parcours professionnel Cursus & diplômes Adhésions et participation à des comités et société savantes   Enseignements & formations Prix & distinctions</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel study on natural instability of the normal force on a full‐scale wind turbine blade section at Reynolds number 4.7 · 10 &amp;lt;sup&amp;gt;6&amp;lt;/sup&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25 (8), p. 1332-1342. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/we.2732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03862699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Reynolds number blade aerodynamics : 3D flow separation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Guilmineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (Organisation: Forwind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow separation detection performance of the e-Telltale evaluation at full scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimitri Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (organisator: Forwind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind tunnel full scale aerodynamic sensors assessment prior to field tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Neunaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Danbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line to due COVID-19 (organisation: ForWind - Hannover), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Verne 2.0, renewal of a large wind tunnel facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Palier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Couzinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th European-African Conference on Wind Engineering (EACWE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02308823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des phénomènes de givrage atmosphérique par accrétion de neige collante en soufflerie climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Vigano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Aguinaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Guffond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Borée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03422704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spray-drift from an axial fan sprayer Full-scale measurement in a wind-tunnel: low-drift' v's standard nozzle performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Workshop on Spray Application Techniques in Fruit Growing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Barcelona, Spain. pp.1, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow engineering: recent advances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas K Thiis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delpech P.; Thiis T-K. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSE 2016, 8th International Conference on Snow Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. CSTB - Centre scientifique et technique du bâtiment, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01426073v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Priorité scientifique et technique &amp;quot;Maîtrise des Risques&amp;quot; : bilan 2010-2013, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Vallerent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Vulnérabilité du cadre bâti aux aléas climatiques : bilan 2011-2013, rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Flamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Benidir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Knapp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSTB - Impacts des inondations sur le cadre bâti et ses usagers, rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Salagnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean.-Michel Axès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CSTB - Centre scientifique et technique du bâtiment. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01064721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pesticides drift in agricultural spraying - Contract HPRI-CT-2002-00199 - FINAL ARI REPORT - Project Internal ref.: TR4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Herbst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Delpech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId53"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437765v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437768v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02308823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vigano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guffond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Richardson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herbst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01426073v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Thiis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01026470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallerent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demouge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01026509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benidir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01064721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Michel Ax&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richardson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Neunaber" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Danbon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guilmineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/we.2732" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437768v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Braud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437763v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lenoir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-02308823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Palier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Couzinet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Aguinaga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Flamand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422704v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Vigano" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guffond" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bor&#233;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Richardson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Herbst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delpech" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01426073v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K Thiis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01026470v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vallerent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanchard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demouge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Florence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01026509v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benidir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Knapp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cstb.hal.science/hal-01064721v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Marchand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Florence" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean.-Michel Ax&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Richardson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>