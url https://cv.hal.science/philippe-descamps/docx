--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47D7C14F"/>
+    <w:nsid w:val="6C88D8CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>