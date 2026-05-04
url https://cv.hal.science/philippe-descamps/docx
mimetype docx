--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId277"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Multi-RIC Threat Intelligence for Secure and Scalable Open 6G Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Abou El Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 Workshops: IEEE Workshop on Intelligent and Programmable Open 6G Radio Access Networks (INTRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C88D8CC"/>
+    <w:nsid w:val="1B038071"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582098v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>