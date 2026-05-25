--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Multi-RIC Threat Intelligence for Secure and Scalable Open 6G Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Abou El Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 Workshops: IEEE Workshop on Intelligent and Programmable Open 6G Radio Access Networks (INTRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId280"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Descamps </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4280-3237</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 26–28 GHz, Two-Stage, Low-Noise Amplifier for Fifth-Generation Radio Frequency and Millimeter-Wave Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymen Ben Hammadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constant Niamien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (7), pp.2237. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24072237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of digital beamforming for 5G access point applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (1), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.33744⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis & Implementation of SISO, SIMO, MISO and MIMO in 5G Communication Systems Based on SDR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science and Network Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VOL.23 (No.2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22937/IJCSNS.2023.23.2.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late fetal demise, a risk factor for post-traumatic stress disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Abiola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Spiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.12364. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-16683-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJMWT Special Issue on the 2019 National Microwave Days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078720001713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometriosis Lowers the Cumulative Live Birth Rates in IVF by Decreasing the Number of Embryos but Not Their Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (8), pp.2478. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9082478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cytokine profile of follicular fluid changes during ovarian ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.101704. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2020.101704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02516754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevated Levels of Monocyte Chemotactic Protein-1 in the Follicular Fluid Reveals Different Populations among Women with Severe Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (5), pp.1306. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9051306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endometrial preparation for frozen-thawed embryo transfer in an artificial cycle: transdermal versus vaginal estrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-57730-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Calculations for TRL Calibration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolomics shows no impairment of the microenvironment of the cumulus–oocyte complex in women with isolated endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 39 (6), pp.885-892. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2019.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus cells may help predict embryo implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Taugourdeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Assisted Reproduction and Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (2), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10815-018-1348-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of Device S-Parameters within Board by using a TRL De-Embedding Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard De Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 60 (issue 11), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.31473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of manual rotation of the occiput posterior position on spontaneous vaginal delivery rate: study protocol for a randomized clinical trial (RMOS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Parot-Schinkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Madzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Biquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.109. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13063-018-2497-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical treatment of septate uterus in cases of primary infertility and before assisted reproductive technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Corroenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (9), pp.413-418. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Letter to the editor/comments on &amp;quot;the conversion to IUI versus continuance with IVF in low responder patients&amp;quot; by Fujii et al. Eur J Obstet Gynecol Reprod Biol 2018 Aug; 227:35-40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232, pp.106. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejogrb.2018.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the risks associated with uterine sarcoma morcellation really be prevented? Overview of the role of uterine morcellation in 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dechoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (8), pp.341-349. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02874594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant condyloma acuminatum of the vulva: Successful management with imiquimod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Combaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hady El Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAAD Case reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (7), pp.692-694. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jdcr.2018.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse insuffisante à la stimulation en vue de FIV : maintenir la ponction ou choisir l' insémination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Dreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Jeanneteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (2), pp.118-123. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gofs.2017.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02616899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-transmission Lines Loaded by Linear and Nonlinear Lumped Elements: FDTD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/2328-2223/2017.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of coupled Vivaldi antenna elements for millimeter wave communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Alaoui Abdallaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Kabbaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Volume 8 (Issue 8)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mitochondrial DNA content of cumulus granulosa cells is linked to embryo quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (3), pp.607-614. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dew341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted metabolomics reveals reduced levels of polyunsaturated choline plasmalogens and a smaller dimethylarginine/arginine ratio in the follicular fluid of patients with a diminished ovarian reserve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Boueilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Simard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 32 (11), pp.2269-2278. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dex303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecto-ATPDase CD39 is involved in the acquisition of the immunoregulatory phenotype by M-CSF-macrophages and ovarian cancer tumor-associated macrophages: Regulatory role of IL-27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sènan M. Almeida d'</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kauffenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loukas Papargyris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OncoImmunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5 (7), pp.e1178025. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2162402X.2016.1178025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01385209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian ageing: the role of mitochondria in oocytes and follicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale May-Panloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hum Reprod Update</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (6), pp.725-743. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humupd/dmw028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between diminished ovarian reserve and mitochondrial biogenesis in cumulus cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Boucret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Chao de La Barca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Morinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Desquiret-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ferré-L’hotellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (7), pp.1653-64. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dev114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02056608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IL-34- and M-CSF-induced macrophages switch memory T cells into Th17 cells via membrane IL-1α: Immunomodulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne D. Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon J. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Preisser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Ifrah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 45 (4), pp.1092-1102. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/eji.201444606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical extraction of the noise sources characteristics of a bipolar transistor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding-Wire-Geometric-Profile-Dependent Model for Mutual Coupling Between Two Bonding Wires on a Glass Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Packaging and Manufacturing Technology Part B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.119-127. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2014.2366730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciblage des tissus endométriaux par la 16α-[18F]fluoro-17β-œstradiol (PET-[18F]FES) : résultats préliminaires dans le diagnostic de l’endométriose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacœuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (6), Non spécifié. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2014.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03179476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and characterization of an integrated microwave generator for BIST applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imene Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gamand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Kelma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.195-200. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078714000105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Human Papillomavirus DNA quantification and genotyping in paired cervical and urine samples to detect cervical lesions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Ducancelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Veillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Guillou-Guillemette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 290 (2), pp.299-308. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00404-014-3191-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental contamination with extended-spectrum β-lactamases: Is there any difference between Escherichia coli and Klebsiella spp?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Guet-Revillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Le Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Lecuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Infection Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (9), pp.845-848. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ajic.2011.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05463792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolated skin recurrence following salvage mastectomy for intramammary recurrence (after initial breast conservation therapy): is it a fatal event?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lavoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Morcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hornung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ninet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Breast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4), pp.380-4. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.breast.2011.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00577053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved test structure for on-wafer microwave characterization of components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolphin Abessolo-Bidzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 53 (2), pp.249-254. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mop.25738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility and pregnancy outcomes following conservative treatment for placenta accreta.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Ambroselli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Kayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Provansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25 (11), pp.2803-10. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deq239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00698473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L-Arginine treatment for severe vascular fetal intrauterine growth restriction : A randomized double-bind controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Winer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Azria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassilis Tsatsaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri-Jean Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (3), pp.243-248. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clnu.2009.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ultrasonographers training on prenatal diagnosis of congenital heart diseases: a 12-year population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonnemains</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Boussion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Sentilhes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prenatal Diagnosis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (11), pp.1016-22. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pd.2113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00800381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conquête … et après ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Becquelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Science et Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 77, pp.95-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wideband compact antenna for K-band applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/el:20000012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerebral MRI on fetuses submitted to repeated cocaine administration during the gestation: an ovine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Genberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Arbeille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 85 (2), pp.185-190. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0301-2115(99)00019-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federated Multi-RIC Threat Intelligence for Secure and Scalable Open 6G Radio Access Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Chouikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Abou El Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCNC 2026 Workshops: IEEE Workshop on Intelligent and Programmable Open 6G Radio Access Networks (INTRAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Kuala Lumpur, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilayer antenna array dedicated to MIMO Beamforming system for 5G Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Drissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Gharsallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Antibes Juan-les-Pins, France. pp.183-188, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CAMA49227.2021.9703463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Hybrid mm-Waves and Optics Sensing with Smart Data Fusion for Autonomous Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Mediterranean Microwave Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02282043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Comparison between Calibration Standards using Straight and Bended CPW's</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Advanced Technologies, Systems and Services in Telecommunications (TELSIKS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nis, SERBIA, Serbia. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TELSKS.2017.8246251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate modelling and optimization of inhomogeneous substrate related losses in SPDT switch IC design for WLAN applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Gacim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Honolulu, HI, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2017.7969034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Error due to Bended CPW Lines used in a Calibration Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kassem Hamze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Ledinghen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Microwave Symposium (MMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Marseille, France. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMS.2017.8497066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanovectorized radiotherapy by convection-enhanced delivery (CED), a promising strategy that demonstrates high efficacy in a murine model of human endometrial adenocarcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacôme Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Do.MoRe – 6th International Symposium on DOsimetry and MOlecular Radiotherapy during 28th Annual Congress of the European Association of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie TeraHertz dédiée à la Caractérisation Diélectrique de Matériaux d’encapsulation de composants électroniques hautes fréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical crossing lines modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 20th International Conference on Microwaves, Radar, and Wireless Communications (MIKON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Gdansk, Poland. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MIKON.2014.6899910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective Targeting Of Endometrial Tissue By 16α-[18f]Fluoro-17β-Œstradiol ([18f]-Fes): Preliminary Results In The Diagnosis Of Endometriosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Hindré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier-François Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Nuclear Technologies for Health Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of mutual coupling between two bonding wires on glass substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pagazani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Semiconductor Conference Dresden - Grenoble (ISCDG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Dresden, Germany. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCDG.2013.6656302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of an inductor on SiGe: From the measurement to the equivalent scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesenechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Nguyen Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwaves, Radar and Remote Sensing Symposium (MRRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Kiev, Ukraine. pp.59-64, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MRRS.2011.6053601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of integrated polymer antennas for characterisation of dielectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Grzeskowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vindevoghel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 Eighth International Conference on Dielectric Materials, Measurements and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Edinburgh, United Kingdom. pp.448-451, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20000550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02193987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing maritime NMEA 2000: Detecting cyber-attacks through PGN analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Abbad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Khoukhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionnel Mesnil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Alliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BITFLIP 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05399965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">18F-FES and 18F-FDG micro-PET/CT imaging for the evaluation of nanovectorized radiotherapy with 188Re in a murine model of endometrial cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lefebvre-Lacoeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Croué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th Annual Congress of the European Association of Nuclear Medicine, EANM 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hambourg, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Professionals Events at the 2024 European Microwave Week [Young Professionals]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Lagoug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Alawar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Inês Inácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ghiotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Billabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.100 - 102. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmm.2024.3487792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B038071"/>
+    <w:nsid w:val="168F9285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603327v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-descamps" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4280-3237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137685v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24072237" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582832v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Ben Hammadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Doukkali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539456v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Drissi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Benjelloun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gharsallah" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.33744" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527145v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527136v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22937/IJCSNS.2023.23.2.15" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05620728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Abiola" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Legendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16683-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582124v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078720001713" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02953557v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boucret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Bouet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Riou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Delbos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9082478" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02516754v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boueilh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon J. Blanchard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2020.101704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974126v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Chao de La Barca" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9051306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02974205v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Corroenne" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hady El Hachem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Verhaeghe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Dreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-57730-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kassem Hamze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Ledinghen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pasquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03004266v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2019.08.001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062022v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Taugourdeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Desquiret-Dumas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chupin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10815-018-1348-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard De Ledinghen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.31473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616905v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Madzou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Biquard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-018-2497-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Corroenne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale May-Panloup" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dreux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.08.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616795v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2018.08.015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G8P4GQ3V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02874594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dechoux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Combaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdcr.2018.04.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616899v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jeanneteau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2017.11.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190891v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Alaoui Abdallaoui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Kabbaj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2328-2223/2017.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Kabbaj" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056620v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cl&#233;ment" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Seegers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ferr&#233;-L&#8217;hotellier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dew341" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104345v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Simard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dex303" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01385209v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#232;nan M. Almeida d'" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kauffenstein" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Basset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loukas Papargyris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2162402X.2016.1178025" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056613v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humupd/dmw028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056608v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Morini&#232;re" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dev114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne D. Foucher" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Preisser" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ifrah" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201444606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lesenechal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190867v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pagazani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2014.2366730" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03179476v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lefebvre-Lacoeuille" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lac&#339;uille" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pac&#244;me Fosse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bouchet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2014.04.002" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190952v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Lahbib" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gamand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kelma" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078714000105" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03269622v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Ducancelle" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Legrand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Pivert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Veillon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00404-014-3191-y" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463792v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Guet-Revillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Le Monnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Breton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lecuyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajic.2011.10.007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6DFPS4B-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00577053v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Raimbault" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lavou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Morcel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hornung" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ninet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.breast.2011.02.009" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190938v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolphin Abessolo-Bidzo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poirier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.25738" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D4K65SR9-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00698473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Sentilhes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ambroselli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kayem" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Provansal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deq239" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Branger" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Azria" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Tsatsaris" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jean Philippe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2009.03.007" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7SHLXT8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00800381v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P&#233;zard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonnemains" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Boussion" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allory" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pd.2113" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8958534BC5032176DD3BABD8631EE1FAD41339AD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878525v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Becquelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166742v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Grzeskowiak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vindevoghel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20000012" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05126910v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Genberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Arbeille" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0301-2115(99)00019-6" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S8VV8CB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603327v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Chouikhi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Khoukhi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Abou El Houda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527127v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA49227.2021.9703463" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02282043v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175412v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TELSKS.2017.8246251" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175405v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Gacim" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2017.7969034" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175434v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2017.8497066" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615970v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Genin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Rousseau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chouin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191125v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leyssenne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lahbib" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439829v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MIKON.2014.6899910" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03180809v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Crou&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hindr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier-Fran&#231;ois Couturier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCDG.2013.6656302" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663476v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Nguyen Tran" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourdel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MRRS.2011.6053601" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193987v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20000550" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399965v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Abbad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionnel Mesnil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alliot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615963v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882235v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lagoug" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Alawar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana In&#234;s In&#225;cio" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ghiotto" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Billabert" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmm.2024.3487792" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>