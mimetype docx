--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1068,278 +1068,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Coordination of Electric Vehicle Charging Process for Long-Distance Trips</w:t>
+                <w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Hassler</w:t>
+                <w:t xml:space="preserve">Camille Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Petit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith A Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (13), pp.4054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14134054⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290734v1</w:t>
+                <w:t xml:space="preserve">hal-03251689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and Coordination of Electric Vehicle Charging Process for Long-Distance Trips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Meunier</w:t>
+                <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith A Cherni</w:t>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Darga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t>
+              <w:t xml:space="preserve">, 2021, 14 (13), pp.4054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14134054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251689v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t>
               </w:r>
@@ -1589,51 +1589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,77 +1710,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dale T. Manning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,922 +2642,922 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01810755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphysics Modeling and Optimization of a Compact Actuation System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seznec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Robert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">T. Jager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Caillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2701765⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (7), pp.073501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.073501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01684446v1</w:t>
+                <w:t xml:space="preserve">hal-01645851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary Simulation Model Development: Early inconsistency detection during the design stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiphysics Modeling and Optimization of a Compact Actuation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Göknur Sirin</w:t>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Retho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martine Callot</w:t>
+                <w:t xml:space="preserve">Laurent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (11), pp.8626 - 8634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2701765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01673538v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Seznec</w:t>
+                <w:t xml:space="preserve">Multidisciplinary Simulation Model Development: Early inconsistency detection during the design stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Göknur Sirin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Retho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Yannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Engineering Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645851v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01673538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D positive streamer modelling in NTP air under extreme pulse fronts. What about runaway electrons?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Marode</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joseph-Marie Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eichwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/064004⟩</w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.538 - 543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415355v1</w:t>
+                <w:t xml:space="preserve">hal-01810768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-physic analytical model for a saturated permanent magnet assisted synchronous reluctance motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maykel Márquez-Mijares</w:t>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Lepetit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mike J. Kirkpatrick</w:t>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (5), pp.356 - 367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415362v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physic analytical model for a saturated permanent magnet assisted synchronous reluctance motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Prieto</w:t>
+                <w:t xml:space="preserve">2D positive streamer modelling in NTP air under extreme pulse fronts. What about runaway electrons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0199⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/064004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415366v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maykel Márquez-Mijares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph-Marie Plewa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Eichwald</w:t>
+                <w:t xml:space="preserve">Mike J. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (5), pp.538 - 543. </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810768v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t>
               </w:r>
@@ -3915,51 +3915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4039,265 +4039,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimised design of a transformer and an electronic circuit for IGBT drivers signal impulse transmission function based on a virtual prototyping tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jannot</w:t>
+                <w:t xml:space="preserve">R. Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2012.0401⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933989v1</w:t>
+                <w:t xml:space="preserve">hal-00858144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Andlauer</w:t>
+                <w:t xml:space="preserve">Optimised design of a transformer and an electronic circuit for IGBT drivers signal impulse transmission function based on a virtual prototyping tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (4), pp.625-633. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2012.0401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00858144v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
               </w:r>
@@ -4391,51 +4391,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and Comparison of Optimal saliency Permanent Magnet Synchronous Machines for Electric Vehicle Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4516,64 +4516,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual prototyping and pre-sizing methodology for buck DC-DC converters using genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Roboam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley Publishing, Chapter 6 - 247-282, 2012</w:t>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,51 +5592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Wound Rotor Synchronous Generators based on Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7270,64 +7270,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling ultra-fast charging with 800V-battery architecture: balance between time spent at stations and charging infrastructure profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Popiolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7503,51 +7503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,295 +7609,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02985178v1</w:t>
+                <w:t xml:space="preserve">hal-04548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mercier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
+              <w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548459v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t>
               </w:r>
@@ -7994,692 +7994,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t>
+                <w:t xml:space="preserve">Coordination interest in electric vehicles long distance trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Meunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t>
+              <w:t xml:space="preserve">EVS32 -32th International Battery, Hybrid and Fuel Cell Electric Vehicle Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313728v1</w:t>
+                <w:t xml:space="preserve">hal-02139247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith A. Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313742v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination interest in electric vehicles long distance trips</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVS32 -32th International Battery, Hybrid and Fuel Cell Electric Vehicle Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139247v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of electric vehicles grid related energy systems for optimal mobility service</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Petit</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire A de La Fresnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS2019 - International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175076v1</w:t>
+                <w:t xml:space="preserve">hal-02471967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of electric vehicles grid related energy systems for optimal mobility service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Meunier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECOS2019 - International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wrocław, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02471967v1</w:t>
+                <w:t xml:space="preserve">hal-02175076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service for optimization of charging stations selection for electric vehicles users during long distances drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8920,77 +8920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9054,51 +9054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,64 +9482,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lepetit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t>
@@ -9629,51 +9629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
@@ -9728,51 +9728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9836,51 +9836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations orientées CEM d'un convertisseur de puissance pour une optimisation multi-physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,64 +9944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation multi-physique d'une chaîne d'actionnement pour application automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gutfrind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10121,51 +10121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t>
@@ -10197,516 +10197,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical analysis of the frequency response in an isolated power system with an increasing share of photo-voltaic generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capely</w:t>
+                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech, 2015 IEEE Eindhoven</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272276v1</w:t>
+                <w:t xml:space="preserve">hal-01282069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">A statistical analysis of the frequency response in an isolated power system with an increasing share of photo-voltaic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
+              <w:t xml:space="preserve">PowerTech, 2015 IEEE Eindhoven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282087v1</w:t>
+                <w:t xml:space="preserve">hal-01272276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the integration capabilities of photovoltaic generation in a small and isolated power system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capely</w:t>
+                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Power and Energy Conference (EPEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379962⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Coeur d'Alene, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272285v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Increasing the integration capabilities of photovoltaic generation in a small and isolated power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERNATIONAL SYMPOSIUM on ELECTROMAGNETIC FIELDS in MECHATRONICS, ELECTRICAL and ELECTRONIC ENGINEERING – ISEF’2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 IEEE Electrical Power and Energy Conference (EPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282069v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC modeling approach for multi-physic optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10770,90 +10770,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics optimization of a smart actuator for an automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gutfrind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11034,64 +11034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro thermal stochastic optimization of a smart actuator for an automotive application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11145,1125 +11145,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Thermal Modelling of a Smart Actuator for an Automotive Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vidal</w:t>
+                <w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almousa Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086601v1</w:t>
+                <w:t xml:space="preserve">hal-01099240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of hybrid electrical system to decrease fuel consumption or operating cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
+                <w:t xml:space="preserve">Modélisation analytique d'un moteur synchro-réluctant assisté d'aimants permanents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Mouni</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'14-ECCE Europe 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086588v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Optimisation global d'un système de génération électrique hybride dans le but de réduire sa consommation de carburant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manfè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065209v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Strategy to Design a Hybrid Electrical System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
+                <w:t xml:space="preserve">Electrical and Thermal Modelling of a Smart Actuator for an Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMD 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICMT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086572v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Methodology for Synchronous Reluctance Motor by Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Fernandez Sanchez</w:t>
+                <w:t xml:space="preserve">Global optimization of hybrid electrical system to decrease fuel consumption or operating cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910891⟩</w:t>
+              <w:t xml:space="preserve">EPE'14-ECCE Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073176v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Constrained Unit Commitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Capely</w:t>
+                <w:t xml:space="preserve">Optimization Methodology for Synchronous Reluctance Motor by Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103688v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+                <w:t xml:space="preserve">Optimal Control Strategy to Design a Hybrid Electrical System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PEMD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099240v1</w:t>
+                <w:t xml:space="preserve">hal-01086572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation analytique d'un moteur synchro-réluctant assisté d'aimants permanents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Prieto</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065250v1</w:t>
+                <w:t xml:space="preserve">hal-01065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation global d'un système de génération électrique hybride dans le but de réduire sa consommation de carburant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
+                <w:t xml:space="preserve">Frequency Constrained Unit Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Manfè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">PGMO-COPI'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saclay, France. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065325v1</w:t>
+                <w:t xml:space="preserve">hal-01103688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Intention: A concept to support models building in a complex system design project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Retho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12327,90 +12327,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for a saturated Permanent Magnet Assisted Synchronous Reluctance Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12451,303 +12451,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrothermique d'un actionneur évolué pour l'automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Robert</w:t>
+                <w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eichwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vinci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Renon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065299v1</w:t>
+                <w:t xml:space="preserve">hal-01241396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+                <w:t xml:space="preserve">Modélisation électrothermique d'un actionneur évolué pour l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241396v1</w:t>
+                <w:t xml:space="preserve">hal-01065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of the Permanent Magnet Assisted Synchronous Reluctance Motor and the Double Magnet Synchronous Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12801,666 +12801,666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of the permanent magnet assisted synchronous reluctance motor and the double magnet synchronous motor for electric drive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Optimization of the Steady Voltage Profile in Distribution Systems by Coordinating the Controls of Distributed Generations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yujun He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and innovation for transport systems of the future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 3rd IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany. 7 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804340v1</w:t>
+                <w:t xml:space="preserve">hal-00764785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+                <w:t xml:space="preserve">Performance Comparison of the permanent magnet assisted synchronous reluctance motor and the double magnet synchronous motor for electric drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">Research and innovation for transport systems of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780690v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
+                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778772v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of the Steady Voltage Profile in Distribution Systems by Coordinating the Controls of Distributed Generations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 3rd IEEE PES Innovative Smart Grid Technologies Europe (ISGT Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISGTEurope.2012.6465740⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00764785v1</w:t>
+                <w:t xml:space="preserve">hal-00778772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13528,64 +13528,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of magnets on average torque and power factor of Synchronous Reluctance Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13652,562 +13652,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation: Experiments and a simple model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dirassen</w:t>
+                <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 - 14th International Symposium on Electrets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Funchal, Portugal. 8p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656633v1</w:t>
+                <w:t xml:space="preserve">hal-00656616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPIG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and comparison of optimal saliency permanent magnet synchronous machines for electric vehicle application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation: Experiments and a simple model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Saint Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 - 14th International Symposium on Electrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Montpellier, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISE.2011.6084955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656611v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+                <w:t xml:space="preserve">Optimization and comparison of optimal saliency permanent magnet synchronous machines for electric vehicle application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saint Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Funchal, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00656616v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00656611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche inverse sur la détermination des paramètres électromagnétiques optimaux d'une MSAP appliquée à un véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14278,204 +14278,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and experimental set-up of an automotive electrical network for transient studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Optimisation de la production dans un réseau d'énergie soumis à des incertitudes sur le coût de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">11e congrès de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563834v1</w:t>
+                <w:t xml:space="preserve">hal-00487888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la production dans un réseau d'énergie soumis à des incertitudes sur le coût de production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Borsenberger</w:t>
+                <w:t xml:space="preserve">Modeling and experimental set-up of an automotive electrical network for transient studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la société française de recherche opérationnelle et d'aide à la décision, ROADEF 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ICEM 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487888v1</w:t>
+                <w:t xml:space="preserve">hal-00563834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit Commitment with Production Cost Uncertainty, a Recourse Programming Method</w:t>
               </w:r>
@@ -14651,51 +14651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal design of a wound rotor synchronous generator using genetic algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14880,51 +14880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation en régime dynamique d'un réseau de bord automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15178,51 +15178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Compact Transient Electrothermal Model for Integrated Power Systems : Automotive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine M'Rad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15379,701 +15379,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00323878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic computation of wind farm power generation based on wind turbine dynamic modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Cross-border Exchanges and on Wind Power Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herman Bayem</w:t>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Phulpin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Bect</w:t>
+                <w:t xml:space="preserve">Julio Usaola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Probablistic Methods Applied to Power Systems (PMAPS 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico</w:t>
+              <w:t xml:space="preserve">Young Energy Engineers and Economists Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00215958v3</w:t>
+                <w:t xml:space="preserve">hal-00324664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic computation of wind farm power generation based on wind turbine dynamic modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Bayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Goldman</w:t>
+                <w:t xml:space="preserve">Yannick Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Goldman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Julien Bect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaseous dielectrics 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Conference on Probablistic Methods Applied to Power Systems (PMAPS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rincon, Puerto Rico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00322959v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00215958v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of short run and long run locational signals to coordinate generation location with lumpy transmission investments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+                <w:t xml:space="preserve">Partial discharges inception and ageing effects in a gas insulated HV equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Goldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IAEE International Conference. Bridging Energy Supply and Demand: Logistics, Competition and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. 21 p</w:t>
+              <w:t xml:space="preserve">Gaseous dielectrics 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339505v1</w:t>
+                <w:t xml:space="preserve">hal-00322959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Cross-border Exchanges and on Wind Power Generation</w:t>
+                <w:t xml:space="preserve">The efficiency of short run and long run locational signals to coordinate generation location with lumpy transmission investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Usaola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Energy Engineers and Economists Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31st IAEE International Conference. Bridging Energy Supply and Demand: Logistics, Competition and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324664v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind integration study for an island network using a probabilistic tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Evaluation of thermal heating in LV-cable in presence of harmonics, using FEM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Frelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bruxelles, Belgium. 8 p</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339498v1</w:t>
+                <w:t xml:space="preserve">hal-00340656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal heating in LV-cable in presence of harmonics, using FEM methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind integration study for an island network using a probabilistic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Bayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfried Frelin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+                <w:t xml:space="preserve">F. Dufourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Berthet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Régine Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bruxelles, Belgium. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00340656v1</w:t>
+                <w:t xml:space="preserve">hal-00339498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
               </w:r>
@@ -16288,90 +16288,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contribution in Experimental Economics to Classify Market Power Behaviours in an Oligopolistic Electricity Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on the European Electricity Market, EEM08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lisbonne, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16498,576 +16498,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Wind Power Generation</w:t>
+                <w:t xml:space="preserve">Anticipation for Efficient Electricity Transmission Network Investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International scientific conference "Building Networks for a Brighter Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rotterdam, Netherlands. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338749v1</w:t>
+                <w:t xml:space="preserve">hal-00339254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipation for Efficient Electricity Transmission Network Investments</w:t>
+                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Wind Power Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Usaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International scientific conference "Building Networks for a Brighter Future"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Rotterdam, Netherlands. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339254v1</w:t>
+                <w:t xml:space="preserve">hal-00338749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited place for competition to develop the power transmission network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rious</w:t>
+                <w:t xml:space="preserve">A contribution of experimental economics toward characterization of the use of market power in oligopolisitc markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAEE European Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IAEE European Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Florence, Italy. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/IAEEconf.2007.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257491v1</w:t>
+                <w:t xml:space="preserve">hal-00204987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of a Small Non Controlled Wind Energy Conversion System for Stand-Alone Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez</w:t>
+                <w:t xml:space="preserve">A limited place for competition to develop the power transmission network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Seville, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">9th IAEE European Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216114v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A contribution of experimental economics toward characterization of the use of market power in oligopolisitc markets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+                <w:t xml:space="preserve">Optimisation of a Small Non Controlled Wind Energy Conversion System for Stand-Alone Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAEE European Energy Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Seville, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00204987v1</w:t>
+                <w:t xml:space="preserve">hal-00216114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION OF A DRIVE SYSTEM AND ITS EPICYCLIC GEAR SET</w:t>
               </w:r>
@@ -17155,312 +17155,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic characterisation of wind farms for grid connection studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Definition and controllability of wind power integration cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Belhomme</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Milan, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IAEE European Energy Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257449v1</w:t>
+                <w:t xml:space="preserve">hal-00257479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and controllability of wind power integration cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic characterisation of wind farms for grid connection studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Bayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Maupas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+                <w:t xml:space="preserve">R. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAEE European Energy Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-15</w:t>
+              <w:t xml:space="preserve">Proceedings European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Milan, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257479v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contribution of Experimental Economics toward Characterization of the Use of Market Power in Oligopolistic Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Yees Seminar, Dresden, Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17593,51 +17593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk Management and Optimal Hedging in Electricity Forward Markets coupled with a balancing mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17682,381 +17682,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing economic consequences of the European Electricity Market Design choices : The case of balancing mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Market Power in Power Markets : Game theory vs. Agent-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Keseric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th IAEE International Conference : Securing Energy in Insecure Times</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Berlin (Posdam), Germany. pp.1-20</w:t>
+              <w:t xml:space="preserve">Transmission &amp; Distribution Conference &amp; Exposition Latin America, Caracas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Caracas, Venezuela. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257427v1</w:t>
+                <w:t xml:space="preserve">hal-00257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimisation of an Electrical Generator with original Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Assessing economic consequences of the European Electricity Market Design choices : The case of balancing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania - Crete, Greece. pp.1-5</w:t>
+              <w:t xml:space="preserve">29th IAEE International Conference : Securing Energy in Insecure Times</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Berlin (Posdam), Germany. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257376v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Power in Power Markets : Game theory vs. Agent-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+                <w:t xml:space="preserve">Study and optimisation of an Electrical Generator with original Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nenad Keseric</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission &amp; Distribution Conference &amp; Exposition Latin America, Caracas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Caracas, Venezuela. pp.1-6</w:t>
+              <w:t xml:space="preserve">XVII International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania - Crete, Greece. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257399v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil pour l'étude de l'efficacité du market coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18303,51 +18303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
@@ -18376,51 +18376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale non-linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18678,319 +18678,319 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de configuration d’un réseau neuronal, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
+                <w:t xml:space="preserve">Procédé de gestion d’un réseau électrique, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio El Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keddy Kamga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : FR3160487. 2025</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3160486. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05298250v1</w:t>
+                <w:t xml:space="preserve">hal-05298254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de gestion d’un réseau électrique, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
+                <w:t xml:space="preserve">Procédé de configuration d’un réseau neuronal, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio El Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Dung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3160487. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keddy Kamga</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-05298254v1</w:t>
+                <w:t xml:space="preserve">hal-05298250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSISTANCE AUX RECHARGES D’UN VÉHICULE, PAR DÉTERMINATION DE PLANS DE RECHARGE OPTIMAL ET ALTERNATIFS SUR UN LONG TRAJET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19021,77 +19021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSISTANCE AUX RECHARGES D’UN VÉHICULE, PAR PROPOSITION DE PLANS DE RECHARGE OPTIMAL ET ALTERNATIFS ADAPTÉS À UN LONG TRAJET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19394,51 +19394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04665345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hassler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14134054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01684446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2701765" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marode" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tardiveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/064004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415366v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0199" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0166-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0401" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gutfrind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2010.0284" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259993" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00254956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Duclos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Minck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio El Semaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tien Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04553421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Popiolek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139247v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadarnac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liebart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232375" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272285v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379962" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2015.7104713" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086601v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086588v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtzoff" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manfe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouni" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910875" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086572v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0409" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Sanchez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910891" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103688v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capely" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065250v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065325v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634450" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804340v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00764785v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465740" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349866" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656633v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084955" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656611v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint Michel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656616v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656642v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563834v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Glachant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaudefroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421117v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiozzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00323878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339505v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00324664v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339498v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufourd" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Belhomme" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Frelin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344567v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311678v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00318518v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00338749v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339254v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257491v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216114v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00204987v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/IAEEconf.2007.06.013" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222777v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellegarde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257449v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257479v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maupas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222803v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257427v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257399v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Keseric" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298250v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298254v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddy Kamga" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557942v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04665345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hassler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14134054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01684446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2701765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tardiveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/064004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0166-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gutfrind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2010.0284" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259993" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00254956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Duclos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Minck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio El Semaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tien Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04553421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Popiolek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadarnac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liebart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232375" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379962" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2015.7104713" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065325v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtzoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manfe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910875" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Sanchez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910891" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0409" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103688v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capely" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634450" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00764785v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349866" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084955" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656611v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint Michel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656642v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563834v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Glachant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaudefroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421117v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiozzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00323878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00324664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339505v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Frelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufourd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Belhomme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344567v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311678v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00318518v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00338749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00204987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/IAEEconf.2007.06.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257491v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216114v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222777v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellegarde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maupas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257449v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhomme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222803v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257399v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Keseric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298254v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddy Kamga" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557942v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>