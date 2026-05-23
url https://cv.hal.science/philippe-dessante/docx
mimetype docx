--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -328,235 +328,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05044103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Computation of Lightning Leader Stepped Propagation Inside a Realistic Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (S1), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328763v1</w:t>
+                <w:t xml:space="preserve">hal-04665345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Computation of Lightning Leader Stepped Propagation Inside a Realistic Cloud</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization with Generalized Optimality Criteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (S1), pp.1-22. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (3), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3338422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665345v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Temperature in Partial Discharge Inception Voltage at Triple Junctions</w:t>
               </w:r>
@@ -934,1389 +934,1389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romaric Landfried</w:t>
+                <w:t xml:space="preserve">Camille Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Vincent Reinbold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith A Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335842v1</w:t>
+                <w:t xml:space="preserve">hal-03251689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Tank and Battery Storages for Photovoltaic Water Pumping</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization and Coordination of Electric Vehicle Charging Process for Long-Distance Trips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith A Cherni</w:t>
+                <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arouna Darga</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (9), pp.2483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14092483⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 14 (13), pp.4054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14134054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251689v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Coordination of Electric Vehicle Charging Process for Long-Distance Trips</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Hassler</w:t>
+                <w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14134054⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03290734v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216776v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t>
+                <w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216749v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Vezin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Meunier</w:t>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Queval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Vido</w:t>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03582268v1</w:t>
+                <w:t xml:space="preserve">hal-03313714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis of Photovoltaic Pumping Systems for Domestic Water Supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Borehole water level model for photovoltaic water pumping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. A Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+                <w:t xml:space="preserve">L. Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (6), pp.6734 - 6743. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 258, pp.114080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2020.3013513⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.114080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313714v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03582268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+                <w:t xml:space="preserve">Dale T. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Quéval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Vido</w:t>
+                <w:t xml:space="preserve">Judith A. Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02117584v1</w:t>
+                <w:t xml:space="preserve">hal-02179229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paschen’s Law in Extreme Pressure and Temperature Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Hamrita</w:t>
+                <w:t xml:space="preserve">Michael J. Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (3), pp.1641-1647. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2019.2896352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of the marginal willingness to pay for improved domestic water and irrigation in partially electrified Rwandan villages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A validated model of a photovoltaic water pumping system for off-grid rural communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dale T. Manning</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Queval</w:t>
+                <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith A. Cherni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Lionel Vido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development and World Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (6), pp.547-559. </w:t>
+              <w:t xml:space="preserve">Applied Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.580-591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13504509.2019.1626780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apenergy.2019.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02179229v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and Localization of Partial-Discharge-Induced Pulses in Fission Chambers Designed for Sodium-Cooled Fast Reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Hamrita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2393,51 +2393,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Design of a V-Shape IPM Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,533 +3031,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01673538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D positive streamer modelling in NTP air under extreme pulse fronts. What about runaway electrons?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Marode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Tardiveau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/064004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810768v1</w:t>
+                <w:t xml:space="preserve">hal-01415355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physic analytical model for a saturated permanent magnet assisted synchronous reluctance motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Electric Power Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (5), pp.356 - 367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/iet-epa.2015.0199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01415366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D positive streamer modelling in NTP air under extreme pulse fronts. What about runaway electrons?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Tardiveau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maykel Márquez-Mijares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike J. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/25/6/064004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415355v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+                <w:t xml:space="preserve">Benchmarks of 3D Laplace Equation Solvers in a Cubic Configuration for Streamer Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike J. Kirkpatrick</w:t>
+                <w:t xml:space="preserve">Joseph-Marie Plewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eichwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (6), </w:t>
+              <w:t xml:space="preserve">Plasma Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (5), pp.538 - 543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1009-0630/18/5/16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01415362v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t>
               </w:r>
@@ -3595,51 +3595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-L Babigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 49 (23), </w:t>
@@ -3775,291 +3775,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Almaksour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078131v1</w:t>
+                <w:t xml:space="preserve">hal-01073063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+                <w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J. Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073063v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t>
               </w:r>
@@ -4192,51 +4192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimised design of a transformer and an electronic circuit for IGBT drivers signal impulse transmission function based on a virtual prototyping tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4277,498 +4277,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00933989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization and Comparison of Optimal saliency Permanent Magnet Synchronous Machines for Electric Vehicle Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vidal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 07b/2012, pp.86-89</w:t>
+              <w:t xml:space="preserve">, 2012, R. 88, nr 7b, pp.119-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827345v1</w:t>
+                <w:t xml:space="preserve">hal-00827337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and Comparison of Optimal saliency Permanent Magnet Synchronous Machines for Electric Vehicle Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Virtual prototyping and pre-sizing methodology for buck DC-DC converters using genetic algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IET Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp. 41-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-pel.2010.0284⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00827337v1</w:t>
+                <w:t xml:space="preserve">hal-00656896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual prototyping and pre-sizing methodology for buck DC-DC converters using genetic algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jannot</w:t>
+                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-pel.2010.0284⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.1215 - 1220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TDEI.2012.6259993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656896v1</w:t>
+                <w:t xml:space="preserve">hal-00836767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Molinié</w:t>
+                <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Przeglad Elektrotechniczny </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 07b/2012, pp.86-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00836767v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00827345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unit Commitment with production cost uncertainty: a recourse programming method</w:t>
               </w:r>
@@ -5407,51 +5407,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Roboam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrated Design by Optimization of Electrical Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE-Wiley Publishing, Chapter 6 - 247-282, 2012</w:t>
@@ -5506,51 +5506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Borsenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sandou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,77 +5592,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Wound Rotor Synchronous Generators based on Genetic Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5825,191 +5825,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t>
+                <w:t xml:space="preserve">Calcul 3D de la propagation par étapes du leader de foudre à l’intérieur d’un nuage réaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05495818v1</w:t>
+                <w:t xml:space="preserve">hal-05506705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcul 3D de la propagation par étapes du leader de foudre à l’intérieur d’un nuage réaliste</w:t>
+                <w:t xml:space="preserve">Étude du traitement par électrochimiothérapie d'une tumeur intra-vertébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506705v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d'un système agripvoltaïque</w:t>
               </w:r>
@@ -6097,817 +6097,804 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Szilágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Electrostatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Physics, Sep 2023, Uxbridge, United Kingdom. pp.012007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2702/1/012007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05226832v1</w:t>
+                <w:t xml:space="preserve">hal-04301429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224830v1</w:t>
+                <w:t xml:space="preserve">hal-05226771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of partial discharge and breakdown phenomena at triple junctions under various conditions of pressure and temperature</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Electrostatics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">36th SIA Powertrain Congress (Powertrain 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301429v1</w:t>
+                <w:t xml:space="preserve">hal-05226832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology Optimization and Comparative Analysis of Optimal Torque and Saliency of Synchronous Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advanced Methodology for Magneto-Mechanical Topology Optimization of a Synchronous Reluctance Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme (NUMELEC 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226771v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05224830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of an autoencoder state estimator with realistic low voltage grids reconstructed from open data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Trung Dung Le</w:t>
+                <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d'un moteur synchrone à réluctance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Silvestrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198569v1</w:t>
+                <w:t xml:space="preserve">hal-05226840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel-Based Electric Vehicle Powertrain Optimization : A Drive Cycle Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Djami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Francisco, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMDC55163.2023.10238941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des phénomènes de décharges partielles à partir d’un point triple sous conditions variées de pression et de température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Szilágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6966,502 +6953,515 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème conférence de la Société Française d’Electrostatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d’Electrostatique, Jul 2023, Cherbourg en Cotentin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04203413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation topologique magnéto-mécanique d'un moteur synchrone à réluctance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Performance evaluation of an autoencoder state estimator with realistic low voltage grids reconstructed from open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio El Semaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dat Tien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Iovine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYMPOSIUM DE GENIE ELECTRIQUE (SGE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Electricity Distribution (CIRED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2023.0618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226840v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
+                <w:t xml:space="preserve">Enabling ultra-fast charging with 800V-battery architecture: balance between time spent at stations and charging infrastructure profitability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Djami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Anastasia Popiolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DTU, Jul 2022, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230377v1</w:t>
+                <w:t xml:space="preserve">hal-04553421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling ultra-fast charging with 800V-battery architecture: balance between time spent at stations and charging infrastructure profitability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Kriging Metamodel for Electric Machines: A Drive Cycle Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Djami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th international conference on efficiency, cost, optimization, simulation and environmental impact of energy systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain. pp.251-256, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEM51905.2022.9910946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553421v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un actionneur d'assistance circulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Sahnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
@@ -7490,90 +7490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turning Sun into Water - Present status and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Cherni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arouna Darga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heinrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kitanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7609,338 +7609,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+                <w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Mofakhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrien Mercier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
+              <w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04548459v1</w:t>
+                <w:t xml:space="preserve">hal-02985178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Darius Mofakhami</w:t>
+                <w:t xml:space="preserve">Optimization strategy for the sizing of passive magnetic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tiberiu Minea</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t>
+              <w:t xml:space="preserve">22nd European Conference on Power Electronics and Applications (EPE'20 ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EPE20ECCEEurope43536.2020.9215932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985178v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8000,77 +8000,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination interest in electric vehicles long distance trips</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8102,584 +8102,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Queval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vido Lionel</w:t>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Monte-Carlo, France. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EVER.2019.8813580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313728v1</w:t>
+                <w:t xml:space="preserve">hal-03313742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Optimal Sizing of Photovoltaic Water Pumping Systems – Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Conception optimale des systèmes photovoltaïques de pompage d’eau en sites isolés avec prise en compte des aspects socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Queval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Marchand</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith A. Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vido Lionel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Fourteenth International Conference on Ecological Vehicles and Renewable Energies (EVER)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence des Jeunes Chercheurs en Génie Electrique (JCGE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Oléron, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03313742v1</w:t>
+                <w:t xml:space="preserve">hal-03313728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of electric vehicles grid related energy systems for optimal mobility service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Hassler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOS2019 - International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Wrocław, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02471967v1</w:t>
+                <w:t xml:space="preserve">hal-02175076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of electric vehicles grid related energy systems for optimal mobility service</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of irradiance data on the optimal sizing of photovoltaic water pumping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvire A de La Fresnaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS2019 - International Conference on Efficiency, Costs, Optimization, Simulation and Environmental Impact of Energy Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE 46th Photovoltaic Specialists Conference (PVSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.0653-0658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8981282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175076v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service for optimization of charging stations selection for electric vehicles users during long distances drives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8711,532 +8711,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+                <w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Queval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arouna Darga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t>
+              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icrera.2018.8566828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767704v1</w:t>
+                <w:t xml:space="preserve">hal-01949806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D computation of lightning stepped leader development with realistic cloud formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith A. Cherni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Quéval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th International conference on Gas discharges and their applications (GD 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Novi Sad, Serbia</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117607v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01949940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the temporal resolution of the water consumption profile on photovoltaic water pumping systems modelling and sizing</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D computation of lightning stepped leader development with realistic cloud formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Renewable Energy Research and Applications (ICRERA 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22th International conference on Gas discharges and their applications (GD 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Novi Sad, Serbia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949806v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02117607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et validation expérimentale d'un système de pompage photovoltaïque dans une communauté rurale isolée du Burkina Faso</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Characterization and localization of partial-discharge-induced pulses in fission chambers designed for sodium-cooled fast reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Hamrita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jammes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ANIMMA 2017 – Advancements in Nuclear Instrumentation Measurement Methods and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Liège, Belgium. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201817003002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01949940v2</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-physics modeling and optimization of a multi-V-shape IPM with concentrated winding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Akiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,77 +9339,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 30th International Vacuum Nanoelectronics Conference (IVNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.92-93, </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9437,856 +9437,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02402490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a compact bushing for NBI</w:t>
+                <w:t xml:space="preserve">Modélisations orientées CEM d'un convertisseur de puissance pour une optimisation multi-physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. de Esch</w:t>
+                <w:t xml:space="preserve">Jad Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Simonin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071160v1</w:t>
+                <w:t xml:space="preserve">hal-01361646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+                <w:t xml:space="preserve">Modélisation prédictive CEM dans un contexte d’optimisations multi-physiques – Application à un convertisseur Buck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jad Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361708v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation prédictive CEM dans un contexte d’optimisations multi-physiques – Application à un convertisseur Buck</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jad Taki</w:t>
+                <w:t xml:space="preserve">Optimisation multi-physique d'une chaîne d'actionnement pour application automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Liebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03680958v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations orientées CEM d'un convertisseur de puissance pour une optimisation multi-physique</w:t>
+                <w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jad Taki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Redouane Boukadoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361646v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation multi-physique d'une chaîne d'actionnement pour application automobile</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Réduction des ondulations de couple d'un moteur à aimants en multi-V et bobinage sur dents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Akiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361714v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t>
+                <w:t xml:space="preserve">Development of a compact bushing for NBI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Boukadoum</w:t>
+                <w:t xml:space="preserve">H. de Esch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barbet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">A. Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Landfried</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+                <w:t xml:space="preserve">C. Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t>
+              <w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02402476v1</w:t>
+                <w:t xml:space="preserve">hal-02071160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and optimization of an induction machine for the application of electrical vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10318,408 +10318,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01282069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical analysis of the frequency response in an isolated power system with an increasing share of photo-voltaic generation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capely</w:t>
+                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerTech, 2015 IEEE Eindhoven</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. </w:t>
+              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Coeur d'Alene, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272276v1</w:t>
+                <w:t xml:space="preserve">hal-01282087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization and performance comparisons of Induction and Synchronous Reluctance Machines considering the driving cycle of an electrical vehicle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Increasing the integration capabilities of photovoltaic generation in a small and isolated power system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Electric Machines &amp; Drives Conference (IEMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Coeur d'Alene, United States. </w:t>
+              <w:t xml:space="preserve">2015 IEEE Electrical Power and Energy Conference (EPEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, London, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEMDC.2015.7409096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01282087v1</w:t>
+                <w:t xml:space="preserve">hal-01272285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the integration capabilities of photovoltaic generation in a small and isolated power system</w:t>
+                <w:t xml:space="preserve">A statistical analysis of the frequency response in an isolated power system with an increasing share of photo-voltaic generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Cardozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Power and Energy Conference (EPEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, London, Canada. </w:t>
+              <w:t xml:space="preserve">PowerTech, 2015 IEEE Eindhoven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Eindhoven, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPEC.2015.7379962⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PTC.2015.7232375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01272285v1</w:t>
+                <w:t xml:space="preserve">hal-01272276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMC modeling approach for multi-physic optimizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jad Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10796,51 +10796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gutfrind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10900,51 +10900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progress in the development of the neutron flux monitoring system of the French GEN-IV SFR: simulations and experimental validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jammes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Filliatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11060,51 +11060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11177,77 +11177,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almousa Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11272,103 +11272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation analytique d'un moteur synchro-réluctant assisté d'aimants permanents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11495,745 +11495,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and Thermal Modelling of a Smart Actuator for an Automotive Application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Vidal</w:t>
+                <w:t xml:space="preserve">Optimization Methodology for Synchronous Reluctance Motor by Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Fernandez Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMT 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086601v1</w:t>
+                <w:t xml:space="preserve">hal-01073176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global optimization of hybrid electrical system to decrease fuel consumption or operating cost</w:t>
+                <w:t xml:space="preserve">Optimal Control Strategy to Design a Hybrid Electrical System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Manfe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'14-ECCE Europe 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910875⟩</w:t>
+              <w:t xml:space="preserve">PEMD 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Manchester, United Kingdom. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2014.0409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086588v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization Methodology for Synchronous Reluctance Motor by Finite Element Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Fernandez Sanchez</w:t>
+                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 16th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910891⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01073176v1</w:t>
+                <w:t xml:space="preserve">hal-01065209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control Strategy to Design a Hybrid Electrical System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
+                <w:t xml:space="preserve">Frequency Constrained Unit Commitment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Cardozo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PEMD 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PGMO-COPI'2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saclay, France. 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086572v1</w:t>
+                <w:t xml:space="preserve">hal-01103688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation comportementale non linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Krebs</w:t>
+                <w:t xml:space="preserve">Electrical and Thermal Modelling of a Smart Actuator for an Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ICMT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Taipei, Taiwan. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065209v1</w:t>
+                <w:t xml:space="preserve">hal-01086601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Constrained Unit Commitment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Capely</w:t>
+                <w:t xml:space="preserve">Global optimization of hybrid electrical system to decrease fuel consumption or operating cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Kravtzoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Manfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO-COPI'2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'14-ECCE Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Lappeenranta, Finland. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2014.6910875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01103688v1</w:t>
+                <w:t xml:space="preserve">hal-01086588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Intention: A concept to support models building in a complex system design project</w:t>
               </w:r>
@@ -12327,103 +12327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical model for a saturated Permanent Magnet Assisted Synchronous Reluctance Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.72-78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12451,303 +12451,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+                <w:t xml:space="preserve">Modélisation électrothermique d'un actionneur évolué pour l'automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipe Vinci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t>
+              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241396v1</w:t>
+                <w:t xml:space="preserve">hal-01065299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation électrothermique d'un actionneur évolué pour l'automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Robert</w:t>
+                <w:t xml:space="preserve">3D tests of Poisson equation solvers for streamer simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Eichwald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filipe Vinci</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Renon,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Symposium de Génie Électrique (SGE 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">20th International Conferenceon Gas Discharges and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Orleans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065299v1</w:t>
+                <w:t xml:space="preserve">hal-01241396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Comparison of the Permanent Magnet Assisted Synchronous Reluctance Motor and the Double Magnet Synchronous Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12820,51 +12820,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the Steady Voltage Profile in Distribution Systems by Coordinating the Controls of Distributed Generations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12905,588 +12905,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Comparison of the permanent magnet assisted synchronous reluctance motor and the double magnet synchronous motor for electric drive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Odic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and innovation for transport systems of the future</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804340v1</w:t>
+                <w:t xml:space="preserve">hal-00778779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
+                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780690v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+                <w:t xml:space="preserve">Performance Comparison of the permanent magnet assisted synchronous reluctance motor and the double magnet synchronous motor for electric drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Prieto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research and innovation for transport systems of the future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00778779v1</w:t>
+                <w:t xml:space="preserve">hal-00804340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t>
+                <w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Landfried</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Almaksour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Leblanc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">Workshop ACE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00778772v1</w:t>
+                <w:t xml:space="preserve">hal-00780690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Almaksour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13528,90 +13528,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of magnets on average torque and power factor of Synchronous Reluctance Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Prieto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13658,103 +13658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical study of an optimized limited motion actuator used in engine combustive flow regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gutfrind</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Sadarnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Funchal, Portugal. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13773,342 +13773,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00656616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Andlauer</w:t>
+                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation: Experiments and a simple model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paulmier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Dirassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPIG 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 - 14th International Symposium on Electrets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Montpellier, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISE.2011.6084955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656476v1</w:t>
+                <w:t xml:space="preserve">hal-00656633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyimide and FEP charging behavior under multienergetic electron-beam irradiation: Experiments and a simple model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Dirassen</w:t>
+                <w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaric Landfried</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Andlauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 - 14th International Symposium on Electrets</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPIG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656633v1</w:t>
+                <w:t xml:space="preserve">hal-00656476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and comparison of optimal saliency permanent magnet synchronous machines for electric vehicle application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14163,77 +14163,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche inverse sur la détermination des paramètres électromagnétiques optimaux d'une MSAP appliquée à un véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14379,51 +14379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and experimental set-up of an automotive electrical network for transient studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14645,882 +14645,882 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal design of a wound rotor synchronous generator using genetic algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jannot</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation en régime dynamique d'un réseau de bord automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Gaudefroy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+                <w:t xml:space="preserve">Emmanuel Laurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Arras, France. 8 p</w:t>
+              <w:t xml:space="preserve">EF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00421629v1</w:t>
+                <w:t xml:space="preserve">hal-00421117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
+                <w:t xml:space="preserve">Real gains from flow-based methods for allocating power transmission capacity in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd IAEE International Conference, San Francisco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, SAN FRANCISCO, United States. 9 p. - Proceedings on line</w:t>
+              <w:t xml:space="preserve">6th International Conference on the European Electricity Market - EEM09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, LEUVEN, Belgium. 6 p. - http://ieeexplore.ieee.org/xpl/RecentCon.jsp?punumber=5196647</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423036v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00422222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation en régime dynamique d'un réseau de bord automobile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Laurain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">13th Annual Conference of The International Society for New Institutional Economics at the University of California at Berkeley,Walter A. Haas School of Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Berkeley, United States. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00421117v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+                <w:t xml:space="preserve">A Compact Transient Electrothermal Model for Integrated Power Systems : Automotive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrine M'Rad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chiozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Annual Conference of The International Society for New Institutional Economics at the University of California at Berkeley,Walter A. Haas School of Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Berkeley, United States. 9 p</w:t>
+              <w:t xml:space="preserve">IECON'09 Annual Conference of the IEEE Inductrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429034v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real gains from flow-based methods for allocating power transmission capacity in Europe</w:t>
+                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on the European Electricity Market - EEM09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, LEUVEN, Belgium. 6 p. - http://ieeexplore.ieee.org/xpl/RecentCon.jsp?punumber=5196647</w:t>
+              <w:t xml:space="preserve">32nd IAEE International Conference, San Francisco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, SAN FRANCISCO, United States. 9 p. - Proceedings on line</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00422222v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Compact Transient Electrothermal Model for Integrated Power Systems : Automotive Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lefranc</w:t>
+                <w:t xml:space="preserve">Optimal design of a wound rotor synchronous generator using genetic algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON'09 Annual Conference of the IEEE Inductrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Porto, Portugal. pp.CD-Rom Proceedings</w:t>
+              <w:t xml:space="preserve">ISEF 2009 - XIV International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Arras, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00438640v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00421629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is combination of nodal pricing and average participation tariff the best solution to coordinate the location of power plants with lumpy transmission investments?</w:t>
+                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Cross-border Exchanges and on Wind Power Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Usaola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Economics of Energy Market</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. 23 p</w:t>
+              <w:t xml:space="preserve">Young Energy Engineers and Economists Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323878v1</w:t>
+                <w:t xml:space="preserve">hal-00324664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Cross-border Exchanges and on Wind Power Generation</w:t>
+                <w:t xml:space="preserve">The efficiency of short run and long run locational signals to coordinate generation location with lumpy transmission investments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Usaola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Energy Engineers and Economists Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">31st IAEE International Conference. Bridging Energy Supply and Demand: Logistics, Competition and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00324664v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic computation of wind farm power generation based on wind turbine dynamic modeling</w:t>
               </w:r>
@@ -15640,51 +15640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Goldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Odic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15716,388 +15716,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00322959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The efficiency of short run and long run locational signals to coordinate generation location with lumpy transmission investments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+                <w:t xml:space="preserve">Wind integration study for an island network using a probabilistic tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Bayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dufourd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st IAEE International Conference. Bridging Energy Supply and Demand: Logistics, Competition and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Istanbul, Turkey. 21 p</w:t>
+              <w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Bruxelles, Belgium. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339505v1</w:t>
+                <w:t xml:space="preserve">hal-00339498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of thermal heating in LV-cable in presence of harmonics, using FEM methods</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Berthet</w:t>
+                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">7th Conference on Applied Infrastructure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Berlin, Germany. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340656v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind integration study for an island network using a probabilistic tool</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Evaluation of thermal heating in LV-cable in presence of harmonics, using FEM methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Frelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Bruxelles, Belgium. 8 p</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines, ICEM2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Villamoura, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339498v1</w:t>
+                <w:t xml:space="preserve">hal-00340656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of transmission investment in the coordination between generation and transmission in the liberalized power systems</w:t>
+                <w:t xml:space="preserve">The diversity of design of TSOs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
@@ -16115,410 +16128,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Applied Infrastructure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Berlin, Germany. 26 p</w:t>
+              <w:t xml:space="preserve">Centre for Competition and Regulatory Policy summer workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00339325v1</w:t>
+                <w:t xml:space="preserve">hal-00318518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de l'investissement réseaux dans la coordination entre la production et le transport d'électricité dans les systèmes électriques libéralisés</w:t>
+                <w:t xml:space="preserve">A Contribution in Experimental Economics to Classify Market Power Behaviours in an Oligopolistic Electricity Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sciences Economiques (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on the European Electricity Market, EEM08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lisbonne, Portugal. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00344567v1</w:t>
+                <w:t xml:space="preserve">hal-00311678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Contribution in Experimental Economics to Classify Market Power Behaviours in an Oligopolistic Electricity Market</w:t>
+                <w:t xml:space="preserve">Le rôle de l'investissement réseaux dans la coordination entre la production et le transport d'électricité dans les systèmes électriques libéralisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Petit</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on the European Electricity Market, EEM08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lisbonne, Portugal. 6 p</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l'Association Française de Sciences Economiques (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311678v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00344567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity of design of TSOs</w:t>
+                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Wind Power Generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Usaola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre for Competition and Regulatory Policy summer workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, London, United Kingdom. 26 p</w:t>
+              <w:t xml:space="preserve">1st International scientific conference "Building Networks for a Brighter Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Rotterdam, Netherlands. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318518v1</w:t>
+                <w:t xml:space="preserve">hal-00338749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation for Efficient Electricity Transmission Network Investments</w:t>
               </w:r>
@@ -16606,204 +16632,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00339254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Available Transfer Capacity on a Realistic European Network: Impact of Assumptions on Wind Power Generation</w:t>
+                <w:t xml:space="preserve">Is combination of nodal pricing and average participation tariff the best solution to coordinate the location of power plants with lumpy transmission investments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International scientific conference "Building Networks for a Brighter Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Rotterdam, Netherlands. 6 p</w:t>
+              <w:t xml:space="preserve">The Economics of Energy Market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Toulouse, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00338749v1</w:t>
+                <w:t xml:space="preserve">hal-00323878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A contribution of experimental economics toward characterization of the use of market power in oligopolisitc markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16844,230 +16844,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A limited place for competition to develop the power transmission network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rious</w:t>
+                <w:t xml:space="preserve">Optimisation of a Small Non Controlled Wind Energy Conversion System for Stand-Alone Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAEE European Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-19</w:t>
+              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Seville, Spain. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257491v1</w:t>
+                <w:t xml:space="preserve">hal-00216114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation of a Small Non Controlled Wind Energy Conversion System for Stand-Alone Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez</w:t>
+                <w:t xml:space="preserve">A limited place for competition to develop the power transmission network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sadarnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Renewable Energies and Power Quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Seville, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">9th IAEE European Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00216114v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIMISATION OF A DRIVE SYSTEM AND ITS EPICYCLIC GEAR SET</w:t>
               </w:r>
@@ -17079,51 +17079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bellegarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17155,312 +17155,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition and controllability of wind power integration cost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probabilistic characterisation of wind farms for grid connection studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herman Bayem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Maupas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
+                <w:t xml:space="preserve">Frédéric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IAEE European Energy Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-15</w:t>
+              <w:t xml:space="preserve">Proceedings European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Milan, Italy. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257479v1</w:t>
+                <w:t xml:space="preserve">hal-00257449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probabilistic characterisation of wind farms for grid connection studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Petit</w:t>
+                <w:t xml:space="preserve">Definition and controllability of wind power integration cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Maupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Belhomme</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings European Wind Energy Conference &amp; Exhibition, EWEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Milan, Italy. pp.1-8</w:t>
+              <w:t xml:space="preserve">9th IAEE European Energy Conference : Energy Markets and Sustainability in a Larger Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Florence, Italy. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257449v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Contribution of Experimental Economics toward Characterization of the Use of Market Power in Oligopolistic Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Yees Seminar, Dresden, Allemagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17524,51 +17524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SENSACT 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Gif-sur-Yette, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17587,260 +17587,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00222803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Management and Optimal Hedging in Electricity Forward Markets coupled with a balancing mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Market Power in Power Markets : Game theory vs. Agent-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dessante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dessante</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nenad Keseric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.917-922</w:t>
+              <w:t xml:space="preserve">Transmission &amp; Distribution Conference &amp; Exposition Latin America, Caracas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Caracas, Venezuela. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257389v1</w:t>
+                <w:t xml:space="preserve">hal-00257399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Power in Power Markets : Game theory vs. Agent-based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+                <w:t xml:space="preserve">Study and optimisation of an Electrical Generator with original Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nenad Keseric</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmission &amp; Distribution Conference &amp; Exposition Latin America, Caracas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Caracas, Venezuela. pp.1-6</w:t>
+              <w:t xml:space="preserve">XVII International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Chania - Crete, Greece. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00257399v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00257376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing economic consequences of the European Electricity Market Design choices : The case of balancing mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Saguan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17885,230 +17898,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00257427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and optimisation of an Electrical Generator with original Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Bensetti</w:t>
+                <w:t xml:space="preserve">Outil pour l'étude de l'efficacité du market coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Chania - Crete, Greece. pp.1-5</w:t>
+              <w:t xml:space="preserve">1re journée d'économie expérimentale de Supélec, «Coordination en marchés imparfaits»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Gif-sur-Yette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257376v1</w:t>
+                <w:t xml:space="preserve">hal-00257751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outil pour l'étude de l'efficacité du market coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yannick Phulpin</w:t>
+                <w:t xml:space="preserve">Risk Management and Optimal Hedging in Electricity Forward Markets coupled with a balancing mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Saguan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Glachant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1re journée d'économie expérimentale de Supélec, «Coordination en marchés imparfaits»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Gif-sur-Yette, France</w:t>
+              <w:t xml:space="preserve">International Conference on Probabilistic Methods Applied to Power Systems, PMAPS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Stockholm, Sweden. pp.917-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00257751v1</w:t>
+                <w:t xml:space="preserve">hal-00257389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18126,90 +18126,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast multi-material discrete topology optimization for the design of electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mininger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allaa Eddine Boumesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18389,77 +18389,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation comportementale non-linéaire de moteurs asynchrones à cage pour le pré-dimensionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Vannier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18542,51 +18542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Treatment of Electron Emission and Related Phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Seznec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiberiu Minea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18684,51 +18684,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de gestion d’un réseau électrique, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio El Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18736,51 +18736,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keddy Kamga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3160486. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18802,103 +18802,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de configuration d’un réseau neuronal, dispositif et programme informatique pour la mise en œuvre du procédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio El Semaan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Croteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Rifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Dung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Iovine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3160487. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -18920,77 +18920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSISTANCE AUX RECHARGES D’UN VÉHICULE, PAR DÉTERMINATION DE PLANS DE RECHARGE OPTIMAL ET ALTERNATIFS SUR UN LONG TRAJET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19021,77 +19021,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASSISTANCE AUX RECHARGES D’UN VÉHICULE, PAR PROPOSITION DE PLANS DE RECHARGE OPTIMAL ET ALTERNATIFS ADAPTÉS À UN LONG TRAJET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Hassler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zlatina Dimitrova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19394,51 +19394,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04665345v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290734v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hassler" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14134054" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01684446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2701765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415366v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0199" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marode" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tardiveau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/064004" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0166-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827345v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gutfrind" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827337v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint-Michel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656896v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2010.0284" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836767v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hanna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259993" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00254956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506705v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Duclos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Minck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198569v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio El Semaan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tien Nguyen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0618" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04553421v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Popiolek" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadarnac" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361646v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liebart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232375" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272285v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379962" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2015.7104713" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065325v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtzoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086601v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manfe" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouni" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910875" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073176v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Sanchez" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910891" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086572v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0409" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103688v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capely" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065299v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634450" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00764785v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804340v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349866" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656633v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084955" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656611v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint Michel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656642v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563834v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Glachant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421629v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaudefroy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423036v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421117v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429034v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422222v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438640v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiozzi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00323878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00324664v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339505v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340656v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Frelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339498v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufourd" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Belhomme" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339325v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344567v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311678v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00318518v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00338749v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00204987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/IAEEconf.2007.06.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257491v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216114v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222777v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellegarde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257479v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maupas" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257449v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhomme" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222803v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257389v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257399v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Keseric" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257376v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257751v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298254v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddy Kamga" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557942v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00718555v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04665345v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.189" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328763v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Silvestrini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage Hassan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3338422" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231278v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Szil&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Molini&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Galli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2023.3315686" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Pei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pichon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bihan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bensetti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3198953" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03251689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Soenen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reinbold" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Meunier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A Cherni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14092483" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03290734v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Hassler" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zlatina Dimitrova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14134054" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313714v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Queval" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marchand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2020.3013513" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582268v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vezin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. A Cherni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vido" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.114080" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179229v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale T. Manning" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith A. Cherni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504509.2019.1626780" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117590v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Hamrita" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jammes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2019.2896352" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heinrich" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Qu&#233;val" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Cherni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vido" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apenergy.2019.03.035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01916651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2861566" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713641v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Akiki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2018.2803072" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810755v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Plewa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aaa91b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01684446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Robert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci dos Santos" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dufour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2701765" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673538v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;knur Sirin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Retho" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Callot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415355v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Marode" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tardiveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/25/6/064004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415366v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Prieto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jannot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2015.0199" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01810768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/5/16" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272268v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cardozo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capely" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12667-015-0166-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00933989v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefranc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2012.0401" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827337v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saint-Michel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656896v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-pel.2010.0284" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00836767v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Hanna" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paulmier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dirassen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2012.6259993" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00827345v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gutfrind" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00596146v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Borsenberger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422149v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rious" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Glachant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431303v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marode" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Djermoune" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deniset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre S&#233;gur" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/51/12/124002" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HRRKBP7T-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00254956v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mendoza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Morales" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00738178v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00751820v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00529613v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00256936v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ripoll" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506705v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05495818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschamps" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506761v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Duclos" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylian Minck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301429v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2702/1/012007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226771v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Hage-Hassan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226832v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05224830v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700219" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226840v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230379v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djami" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC55163.2023.10238941" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04198569v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio El Semaan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dat Tien Nguyen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Dung Le" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2023.0618" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04553421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Popiolek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230377v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Djami" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM51905.2022.9910946" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388344v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Sahnoune" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133905v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kitanidis" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548459v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Devos" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gautier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE20ECCEEurope43536.2020.9215932" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139247v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313742v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EVER.2019.8813580" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03313728v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vido Lionel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175076v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471967v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvire A de La Fresnaye" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8981282" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175048v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949806v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icrera.2018.8566828" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949940v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117607v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767704v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jammes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201817003002" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01677520v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2017.8002060" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361646v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Taki" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sadarnac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680958v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361714v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liebart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361708v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282069v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282087v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2015.7409096" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272285v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEC.2015.7379962" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01272276v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PTC.2015.7232375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254977v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01254975v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309129" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01282997v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Filliatre" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Elter" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Verma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Izarra" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANIMMA.2015.7465647" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01217665v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APEC.2015.7104713" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065250v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065325v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kravtzoff" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manf&#232;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073176v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Fernandez Sanchez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910891" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086572v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Manfe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mouni" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2014.0409" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065209v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103688v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capely" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086601v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086588v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2014.6910875" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272375v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Smaoui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01086500v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960161" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065299v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vinci" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241396v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Renon," TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927028v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6634450" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00764785v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun He" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISGTEurope.2012.6465740" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804340v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00804338v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICElMach.2012.6349866" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656616v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656633v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISE.2011.6084955" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656611v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint Michel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656642v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Thomas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00487888v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563834v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00452927v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00563838v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Glachant" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Laurain" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00422222v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00429034v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00438640v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine M'Rad" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chiozzi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Blondel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00423036v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00421629v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gaudefroy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vinel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00324664v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Saguan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Usaola" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339505v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00215958v3" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Bayem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Phulpin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bect" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322959v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Goldman" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Goldman" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339498v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufourd" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Belhomme" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339325v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340656v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Frelin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Berthet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00318518v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00311678v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00344567v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00338749v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339254v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00323878v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00204987v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/IAEEconf.2007.06.013" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00216114v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257491v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222777v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellegarde" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257449v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufour" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belhomme" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257479v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Maupas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258085v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00222803v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257399v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nenad Keseric" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257376v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257427v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257751v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00257389v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230375v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Guillemot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaa Eddine Boumesbah" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298254v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Croteau" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Rifi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keddy Kamga" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05298250v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557942v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557952v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01334291v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>