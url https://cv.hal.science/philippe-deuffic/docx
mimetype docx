--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Deuffic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8721-3735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165421797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’environnement à l’INRAE de Bordeaux, mes travaux portent sur l'nalyse des processus de construction des problèmes publics environnementaux (biodiversité, changement climatique, risques, gestion forestière), les mobilisations sociales environnementales, l’inscription des questions environnementales et forestières à l’agenda des politiques publiques et la production de référentiels d’action. J'étudie également les changements de pratiques des propriétaires forestiers, les facteurs qui orientent leur comportement en contexte d’incertitude et leurs inégales capacités à s’adapter. Mes travaux de recherche ont été menés dans différentes forêts françaises (forêt des Landes de Gascogne, forêt des Pyrénées, forêt de Rambouillet, etc.). J'ai participé à divers programmes de recherche européens (FP7-Integral, Cost action Facesmap, ANR Belmont sur le dépérissement des forêts de montagne en Europe et en Chine) et plus récemment à l’expertise CRREF (Coupe rase et renouvellement forestier) du GiP Ecofor et au projet ciblé X-Risks sur les srqiues multiples au sein du PEPR Forest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Dusacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’écologisation de la sociologie en France (1980-2023) : entre polarisation et renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sphères médiatiques aux agendas politiques : comment la coupe rase sort du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cge⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-Scale Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. Les prémices de la contestation (XVIIe-XIXe siècles) (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. De l’éloge à l’anathème (1945-2015) (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et pratiques de gestion forestière en site Natura 2000 en France : Une approche par photos-questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13a8l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From edenic island to endemic park: A historical political ecology of environmental degradation narratives on Réunion (West Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.144-155. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour des coupes rases en forêt : artefact médiatique ou problème de fond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.246.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Garms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Dusacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.102843. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et conflits autour de l'environnement à la Réunion : une saga forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication campaigns to engage (non-traditional) forest owners: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerylee Wilkes-Allemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lieberherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et renouveaux des conflits dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (183), pp.229-243. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093666ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible losses. What a catastrophe does to forest owners' identity and trust in afforestation programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver et s'adapter au changement climatique. Les forestiers landais et pyrénéens entre prudence, résistance, et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of forest-related legislation changes in European countries analysed from a property rights perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppo Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.102146. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2020.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la catastrophe, bifurquer ou persévérer ? Les forestiers à l’épreuve des événements climatiques extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.226-238. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension, advice and knowledge systems for private forestry: Understanding diversity and change across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.104522-. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Dieback, a Tangible Proof of Climate Change? A Cross-Comparison of Forest Stakeholders’ Perceptions and Strategies in the Mountain Forests of Europe and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Garms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (5), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences European private forest owners' affinity for subsidies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopards under the pines: An account of continuity and change in the integration of forest land-uses in Landes de Gascogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.990-1000. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How private are Europe's private forests? A comparative property rights analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.535-552. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your policy, my rationale. How individual and structural drivers inﬂuence European forest owners' decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sotirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.1024-1038. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding private forest owners’ conceptualisation of forest management: Evidence from a survey in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dobsinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire sociopolitique d’un indicateur de biodiversité forestière : le cas du bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique de production et de préservation : l'évolution de l'information environnementale dans les domaines de l'eau et de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'y a-t-il de politique dans les indicateurs écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 11 p. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christian Barthod : Point de vue d'un acteur français sur la controverse des pluies acides (1983-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des enjeux de la filière Chêne auprès d’acteurs de la première transformation et de gestionnaires forestiers dans le nord-est de la France et le sud-ouest de l’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdörfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjy Andrianantenaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche prospective au service d’un développement forestier intégré. Une étude de cas sur le massif des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du changement ou le retour aux habitudes ? Le cas de la tempête de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (Mai 2015), pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.170-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154 (2), p. 37 - p. 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un patrimoine au prisme de l’écologisation : le cas des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série 16, pp.14. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation contrôlée de problèmes territoriaux autour de l’eau : Le cas des Pertuis charentais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Théories et recherches, p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity or Bioenergy: Is Deadwood Conversation an Environmental Issue for French Forest Owners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (8), pp.1491-1502. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine foncier et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois mort pour la biodiversité. Des forestiers entre doute et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (1), p. 71 - p. 85. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/32975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la biodiversité comme problème public, le cas des bois morts en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 132 - p. 139. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine foncier... et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : Regard sur un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors série 6, 8 p. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et sécurité en forêt : une approche exploratoire en forêt domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Romagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Forestali e il problema del paesaggio. Dal bosco dietro casa ala foresta paesaggistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali Accademia Italiana di Scienze Forestali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LV, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and landscape management: how french farmers are coping with the ecologization of their activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.563-585. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-006-9010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FEADER, nouvelle étape vers une politique forestière européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial FEADER, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans le Massif central : regards d'habitants sur une question d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forestiers et la question du paysage : des bois marmenteaux à la forêt paysagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LVII (3), pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans le Massif central : regards d’habitants sur une question d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des forêts en France : permanences et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt et société : une union durable. 1960-2003 : évolution de la demande sociale face à la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration paysagère des opérations forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois et forêts dans les territoires ruraux, vus dans les Monts d'Arrée et sur le Plateau de Millevaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménité : qualité des relations sociales, qualités d'un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration paysagère des opérations forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du paysage par les services forestiers en charge de la forêt privée - Exemple d'une politique de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, p. 59 - p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers dans les alignements routiers et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des impacts paysagers des actions forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, p. 31 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Revertegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toutchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Revertegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toutchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest owners' attitudes towards risks after storm Darwin 2014: an exploratory survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmaps for the future: Pontenx case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordero Debets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2015, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Land Ownership Change in France. COST Action FP1201 - FACESMAP Country Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Didolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 3.2 INTEGRAL National Case Study Reports France: Case Study Area, Pontenx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated, multifunctional and integrated forest landscapes? An overview of the factors influencing forest management in the ‘Pontenx’ case study (Landes de Gascogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maindrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pins et feuillus, entre doutes et incertitudes : Les forestiers des Landes de Gascogne et la question de la multifonctionnalité des boisements feuillus après la tempête de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moustié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation de la forêt et services récréatifs : Le cas de la CFT du pays Adour-Landes océanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois morts et biodiversité. Pratiques et représentations autour de la biodiversité forestière associée aux bois morts dans les Landes et en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et intérêts écologiques de la nécromasse. Projet BGF RESINE - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quantitatif au qualitatif : vers une compréhension globale des dynamiques sociales à la forêt. Enquêtes qualitatives réalisées à Tours (région Centre), dans les Ardennes (vallées de la Semoy et de la Meuse) et à Orcines (Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question sociale de la fermeture du paysage : synthèse d'une enquête dans le Parc National des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des forêts dans la construction sociale : pistes exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1960 à 2003 des enquêtes pour cerner le lien forêt et société : état de l`art et pistes exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage au goût des autres : appropriation de la notion de paysage par les agriculteurs contractant au projet de CTE collectif du Pays des Bastides (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du causse de Sauveterre : des landes entre bois et désert : qualifications paysagères du causse de Sauveterre par les habitants de Laval-du-Tarn (Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et espaces boisés de la petite montagne du Jura : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation &amp;quot;forêts-paysages&amp;quot; : compte-rendu 1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages ornementaux du peuplier dans les jardins, sur les routes, les canaux et les promenades urbaines du XVIIIème siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préalable à la mise en place d'un réseau forêt paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de l’écologisation de la sociologie en France. Entre polarisation et renouvellement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités. 11e congrès de l'Association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts and Social Mobilization against Clearcutting. An Opportunity to Question the Forest Social Order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Conference. Tension, trust and transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do forest stakeholders perceive and cope with multiple risks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Bourgeais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 26th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Éden à l'hot spot : une saga forestière du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Groupe d'Histoire des Forêts Françaises (GHFF) Mobilisations et conflits forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Éden à l'hot spot : une saga forestière du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Groupe d'Histoire des Forêts Françaises (GHFF) Mobilisations et conflits forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mobilisation et modération : les forestiers face aux ambiguïtés de la bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Latimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER 2019. La bioéconomie : Organisation, Innovation, Soutenabilité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the catastrophe. Turning off or speeding up? French forest owners coping with climatic extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De déchet à parangon de biodiversité. Changer de regard sur le bois mort et la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, question sociale ? Recherches passées et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, gestion forestière, changement climatique et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of happy days: how Irish forest stakeholders are moving from risk denial to climatic adaptive strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et propriétaires forestiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le Réseau d’Observation des Forestiers Privés de France (Resofop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do European forest owners perceive forest management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dobsinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ownership changes in Europe: trends, issues and needs for action”, Final conference of the COST Action FP1201 FACESMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension, advice and knowledge exchange for private forestry: An overview of diversity and change across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ownership changes in Europe: trends, issues and needs for action. Final Conference of the COST Action FP1201 FACESMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using common sense to manage multiple risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting as a forest owner in a climate of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of risks: forest owners between claim-making and denial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FAO international congress on planted forests, Vulnerability and risk management in planted forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-diversity or bio-energy: Is dead wood conservation an environmental issue for forest owners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Québec, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, une question de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements environnementaux : Perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Hydro-Québec en environnement développement et société de l’Université Laval, Mar 2011, Québec (Canada), Canada. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation de problèmes territoriaux autour de l'eau : Le cas des Pertuis charentais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, lien social et dynamiques locales. AISLF CR23/Association tunisienne de sociologie (ATS) /Laboratoire Régions et Ressources Patrimoniales de Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Algérie. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of biodiversity as a public issue: The example of deadwood conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood for biodiversity or energy savings? An environmental dilemna for foresters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th conference of the European Sociological Association,University of Glasgow, GBR, 3-6 september 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural forests under the influence of urban values. Sociological analysis of the link &amp;quot;forest-society&amp;quot; in France (1960-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI World Congress of Rural Sociology Trondheim, NOR, 25-30 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sociologie : les apports des enquêtes « forêts et sociétés » en France de 1960 à 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès international des sociologues de langue française, "L'individu social, autres réalités, autres sociologie ?" CR 23 Sociologie de l'environnement et du développement durable, Tours, 5-9 juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and landscaping: how the French farmers face up to the ecologisation of their activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI World Congress of Rural Sociology, Trondheim, NOR, 25-30 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on amenties and rural development, the university of Wisconsin, Madison, USA, 18-19 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madison, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest social demand in France: surveys analysis from 1960 to 2003, a major challenge for tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFE, Urban woods for people, Stockholm, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir de nouvelles compétences environnementales par la formation professionnelle continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès forestier mondial, Québec City, CAN, 21-28 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les forestiers au paysage : ébranler les certitudes, construire ensemble de nouveaux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à l'environnement : nouveaux publics, nouveaux partenaires, Poitiers, 3-4 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social relationships to forests as an indication of present issues regarding rural areas: content analysis of in-depth interviews carried out in the Monts d'Arrée area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Policy Research Symposium, NLD, November 2001, Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et Contrats Territoriaux d'Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès environnement et identité en Méditerranée, Corte, 3-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood and mushrooms, two forest products in the perspective of rural development: the example of two French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National meeting on forestry, Greece, GRC, May 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; ramiers &amp;quot; de Garonne : un damier de peupleraies entre espace de production et paysage identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.281-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest landscape management: an extension programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action E3 forestry, Vila Real, PRT, 28 mai 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Portugal. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests: comparison between North-American and European approaches: conference proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaysandra Waldron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5s85-dt11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’hot spot. Récits et contre- récits du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, P.I.E. PETER LANG, 2021, EcoPolis, 978-2-8076-1700-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of expert reporting in binding together policy problem and solution definition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">philippe zittoun; frank fisher; Nikolaos Zahariadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The political formulation of policy solutions : arguments, arenas, and coalitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bristol University Press, pp.73-91, 2021, 978-1529210347. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1rnpjc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des arbres, des hommes. L'apport des sciences sociales à la recherche forestière en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'hier et de demain : 50 ans de recherches en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.10, 2017, A la croisée des sciences, 979-10-300-0046-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les propriétaires forestiers s'adaptent au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.70-71, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs, pêcheurs et forestiers face à l'impératif environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arpin, I.; Bouleau, G.; Candau, J.; Richard Ferroudji, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.93-113, 2015, ISBN 978-2-36630-039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Fleury et Anne-Caroline Prévot-Julliard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exigence de la réconciliation. Biodiversité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Essais, 9782213668598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt ré-enchantée : deux siècles d'évolution des loisirs en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.17-42, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exigence de la réconciliation : biodiversité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Le temps des sciences, 978-2-213-66859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et sa biodiversité en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.112-113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un enjeu de gestion publique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.102-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe : Chapitre 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VertigO, pp.223-238, 2011, 9782923982007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'habitants sur les paysages du causse de Sauveterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chassagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands Causses : terre d'expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes, pp.150-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United in diversity? Typology, objectives and socio-economic characteristics of public and private forest owners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sotirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zivojinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lidestav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts, methods and findings in forest ownership research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.155-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques, psychologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moigneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les forêts périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'agriculture sous condition : le cas de l'entretien du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la multifonctionnalité, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois et forêts des territoires ruraux : synthèse des résultats d'enquête dans les Monts d'Arrée et sur le Plateau de Millevaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et discuter des normes environnementales : Ecologues et forestiers face à la biodiversité associée au bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bordeaux 2, Doctorat Sociétés, politique, santé publique, option sociologie, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02597521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et discuter des normes environnementales. Écologues et forestiers face à la biodiversité associée au bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Bordeaux, Bordeaux Segalen; Sciences Po Bordeaux; Centre Émile Durkheim (UMR 5116 du CNRS), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00842846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.27433628319px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Deuffic </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8721-3735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165421797</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologue de l’environnement à l’INRAE de Bordeaux, mes travaux portent sur l'nalyse des processus de construction des problèmes publics environnementaux (biodiversité, changement climatique, risques, gestion forestière), les mobilisations sociales environnementales, l’inscription des questions environnementales et forestières à l’agenda des politiques publiques et la production de référentiels d’action. J'étudie également les changements de pratiques des propriétaires forestiers, les facteurs qui orientent leur comportement en contexte d’incertitude et leurs inégales capacités à s’adapter. Mes travaux de recherche ont été menés dans différentes forêts françaises (forêt des Landes de Gascogne, forêt des Pyrénées, forêt de Rambouillet, etc.). J'ai participé à divers programmes de recherche européens (FP7-Integral, Cost action Facesmap, ANR Belmont sur le dépérissement des forêts de montagne en Europe et en Chine) et plus récemment à l’expertise CRREF (Coupe rase et renouvellement forestier) du GiP Ecofor et au projet ciblé X-Risks sur les srqiues multiples au sein du PEPR Forest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies de l’écologisation de la sociologie en France. Entre polarisation et renouvellement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement(s) et inégalités. 11e congrès de l'Association française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de Sociologie, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05185996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts and Social Mobilization against Clearcutting. An Opportunity to Question the Forest Social Order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th ESA Conference. Tension, trust and transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Sociological Association, Aug 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do forest stakeholders perceive and cope with multiple risks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlis Bourgeais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 26th World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFRO, Jun 2024, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invasion risk of the pine wood nematode in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoël Hotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Future Prospect of Management Strategy on Pine Wilt Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Forest Science (NIFoS), South Korea, Oct 2023, Seoul (Korea), South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Éden à l'hot spot : une saga forestière du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Groupe d'Histoire des Forêts Françaises (GHFF) Mobilisations et conflits forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Éden à l'hot spot : une saga forestière du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude du Groupe d'Histoire des Forêts Françaises (GHFF) Mobilisations et conflits forestiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After the catastrophe. Turning off or speeding up? French forest owners coping with climatic extreme events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXV IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Curitiba, Brazil. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre mobilisation et modération : les forestiers face aux ambiguïtés de la bioéconomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-C. Latimier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFER 2019. La bioéconomie : Organisation, Innovation, Soutenabilité et Territoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De déchet à parangon de biodiversité. Changer de regard sur le bois mort et la gestion forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et restauration écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Bordeaux, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité, question sociale ? Recherches passées et à venir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité, gestion forestière, changement climatique et politiques publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bordeaux, France. pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The end of happy days: how Irish forest stakeholders are moving from risk denial to climatic adaptive strategies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO 125th anniversary congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Freiburg, Germany. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CLIMTREE Project: Ecological and socioeconomic impacts of climate-induced tree diebacks in highland forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Schmidt Yáñez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael T. Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Fontaneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Neuschönau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03655836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do European forest owners perceive forest management?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dobsinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ownership changes in Europe: trends, issues and needs for action”, Final conference of the COST Action FP1201 FACESMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienna, Austria. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriété et propriétaires forestiers en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur le Réseau d’Observation des Forestiers Privés de France (Resofop)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Paris, France. pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension, advice and knowledge exchange for private forestry: An overview of diversity and change across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest ownership changes in Europe: trends, issues and needs for action. Final Conference of the COST Action FP1201 FACESMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Vienne, Austria. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02605032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acting as a forest owner in a climate of uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using common sense to manage multiple risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUFRO World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social construction of risks: forest owners between claim-making and denial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd FAO international congress on planted forests, Vulnerability and risk management in planted forests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lisbonne, Portugal. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification de variables qualitatives pour la compréhension de la prise en compte de l'environnement par les agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées de Méthodologie Statistique de l'Insee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Paris, France. pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : une analyse avec le package &amp;quot;ClustOfVar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Kuentz-Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-diversity or bio-energy: Is dead wood conservation an environmental issue for forest owners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on dynamics and ecological services of deadwood in forest ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Québec, Canada. pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bois mort, une question de développement durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adaptation aux changements environnementaux : Perspectives interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Hydro-Québec en environnement développement et société de l’Université Laval, Mar 2011, Québec (Canada), Canada. pp.125-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation de problèmes territoriaux autour de l'eau : Le cas des Pertuis charentais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Eau, lien social et dynamiques locales. AISLF CR23/Association tunisienne de sociologie (ATS) /Laboratoire Régions et Ressources Patrimoniales de Tunisie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Tunis, Algérie. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Ottawa, Canada. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The institutionalization of biodiversity as a public issue: The example of deadwood conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Conference of the European Sociological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Lisbonne, Portugal. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deadwood for biodiversity or energy savings? An environmental dilemna for foresters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th conference of the European Sociological Association,University of Glasgow, GBR, 3-6 september 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionalité de l'agriculture et principes d'équité : quelques effets des contrats agro-environnementaux en France, étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74ème congrès de l'Association francophone pour le savoir, Régions, Territoires : spécificités, usages, multifonctionnalité, Montréal, CAN, 16-17 mai 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes d'équité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rambonilaza Bolatiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'ACFAS - Université McGill</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rural forests under the influence of urban values. Sociological analysis of the link &amp;quot;forest-society&amp;quot; in France (1960-2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI World Congress of Rural Sociology Trondheim, NOR, 25-30 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and landscaping: how the French farmers face up to the ecologisation of their activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XI World Congress of Rural Sociology, Trondheim, NOR, 25-30 July 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement et sociologie : les apports des enquêtes « forêts et sociétés » en France de 1960 à 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème congrès international des sociologues de langue française, "L'individu social, autres réalités, autres sociologie ?" CR 23 Sociologie de l'environnement et du développement durable, Tours, 5-9 juillet 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on amenties and rural development, the university of Wisconsin, Madison, USA, 18-19 June 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Madison, United States. pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest social demand in France: surveys analysis from 1960 to 2003, a major challenge for tomorrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIFE, Urban woods for people, Stockholm, 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir de nouvelles compétences environnementales par la formation professionnelle continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Barthod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Congrès forestier mondial, Québec City, CAN, 21-28 septembre 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journées de la société d'écologie humaine "Du Nord au Sud : le recours à l'environnement, le retour des paysans ?", Marseille, 11-12 décembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social relationships to forests as an indication of present issues regarding rural areas: content analysis of in-depth interviews carried out in the Monts d'Arrée area, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Policy Research Symposium, NLD, November 2001, Wageningen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Netherlands. pp.75-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser les forestiers au paysage : ébranler les certitudes, construire ensemble de nouveaux savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education à l'environnement : nouveaux publics, nouveaux partenaires, Poitiers, 3-4 mai 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité et Contrats Territoriaux d'Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de La Calle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès environnement et identité en Méditerranée, Corte, 3-5 juillet 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.175-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firewood and mushrooms, two forest products in the perspective of rural development: the example of two French rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National meeting on forestry, Greece, GRC, May 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot; ramiers &amp;quot; de Garonne : un damier de peupleraies entre espace de production et paysage identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bois et forêts des agriculteurs, Clermont-Ferrand, 20-21 octobre 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.281-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest landscape management: an extension programme in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Terrasson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST action E3 forestry, Vila Real, PRT, 28 mai 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Portugal. pp.89-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Revertegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toutchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05475653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Revertegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dupire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Toutchkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2025, pp.153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question 1. Comment définir la coupe rase en forêt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP Ecofor; INRAE; IGN; Université de Franche-Comté. 2023, pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et REnouvellement des peuplements Forestiers en contexte de changement climatique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise collective CRREF « Coupes Rases et Renouvellement des peuplements Forestiers en contexte de changement climatique » : Rapport scientifique de l’expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Delay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garance Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GIP ECOFOR; RMT AFORCE. 2023, 782 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest owners' attitudes towards risks after storm Darwin 2014: an exploratory survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2017, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roadmaps for the future: Pontenx case study (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Orazio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cordero Debets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2015, pp.73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Land Ownership Change in France. COST Action FP1201 - FACESMAP Country Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Didolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Giry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2015, pp.74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONstruction SOciale et REgulation des projets forestiers (CONSORE) volet 1 : Bois énergie et développement territorial en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.Y. Puyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2015, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WP 3.2 INTEGRAL National Case Study Reports France: Case Study Area, Pontenx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2014, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultivated, multifunctional and integrated forest landscapes? An overview of the factors influencing forest management in the ‘Pontenx’ case study (Landes de Gascogne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Maindrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pins et feuillus, entre doutes et incertitudes : Les forestiers des Landes de Gascogne et la question de la multifonctionnalité des boisements feuillus après la tempête de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Moustié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Services récréatifs et multifonctionnalité des forêts en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gadaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation de la forêt et services récréatifs : Le cas de la CFT du pays Adour-Landes océanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois morts et biodiversité. Pratiques et représentations autour de la biodiversité forestière associée aux bois morts dans les Landes et en Ile-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Iacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations sociales et intérêts écologiques de la nécromasse. Projet BGF RESINE - Rapport final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cordonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du quantitatif au qualitatif : vers une compréhension globale des dynamiques sociales à la forêt. Enquêtes qualitatives réalisées à Tours (région Centre), dans les Ardennes (vallées de la Semoy et de la Meuse) et à Orcines (Puy de Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2008, pp.54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question sociale de la fermeture du paysage : synthèse d'une enquête dans le Parc National des Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2006, pp.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte de l'environnement par les agriculteurs : résultats d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance des forêts dans la construction sociale : pistes exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2005, pp.69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 1960 à 2003 des enquêtes pour cerner le lien forêt et société : état de l`art et pistes exploratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2004, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage au goût des autres : appropriation de la notion de paysage par les agriculteurs contractant au projet de CTE collectif du Pays des Bastides (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2003, pp.33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages du causse de Sauveterre : des landes entre bois et désert : qualifications paysagères du causse de Sauveterre par les habitants de Laval-du-Tarn (Lozère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dubourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 2001, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysages et espaces boisés de la petite montagne du Jura : pratiques et représentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Demoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actions de formation &amp;quot;forêts-paysages&amp;quot; : compte-rendu 1997-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1999, pp.104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages ornementaux du peuplier dans les jardins, sur les routes, les canaux et les promenades urbaines du XVIIIème siècle à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1996, pp.79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préalable à la mise en place d'un réseau forêt paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">irstea. 1995, pp.91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (66)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être propriétaire forestier en zone Natura 2000 : une appropriation plurielle des enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Dusacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 391, pp.51-77. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13j75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05075566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’écologisation de la sociologie en France (1980-2023) : entre polarisation et renouvellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socio-logos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14k3z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sphères médiatiques aux agendas politiques : comment la coupe rase sort du bois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (2), </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15cge⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05486328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private Forest Owners’ Involvement in Forest Management: The Hidden Side of the Presumed “Inactive” Forest Owners in Southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small-Scale Forestry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.241-270. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11842-025-09592-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05221401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving monitoring and management methods is of the utmost importance in countries at risk of invasion by the pinewood nematode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Raffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kersaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Forest Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 81 (1), pp.16. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13595-024-01233-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. Les prémices de la contestation (XVIIe-XIXe siècles) (partie 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04504697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupe rase, histoire d’une pratique sylvicole controversée. De l’éloge à l’anathème (1945-2015) (partie 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 75 (1), pp.39-51. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2024.7993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptions et pratiques de gestion forestière en site Natura 2000 en France : Une approche par photos-questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (1), </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13a8l⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From edenic island to endemic park: A historical political ecology of environmental degradation narratives on Réunion (West Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Historical Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 82, pp.144-155. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhg.2023.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupes rases en forêt : comment les définir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Landmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ogée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Wurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt &amp; innovation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverses autour des coupes rases en forêt : artefact médiatique ou problème de fond ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Marage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Richou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 246, pp.63-71. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.246.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do inhabitants of mountain areas perceive climate change and forest dieback? A comparison between France and Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Garms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.15. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-022-01694-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naturalité à petit pas. Evolution des regards et des pratiques sur une notion émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eve Dusacre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 73 (2-3), pp.253-270. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/revforfr.2021.5471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging or resisting? How forest–based industry and private forest owners respond to bioenergy policies in Aquitaine (Southwestern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 144, pp.102843. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2022.102843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03808010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et conflits autour de l'environnement à la Réunion : une saga forestière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier du GHFF forêt, environnement et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication campaigns to engage (non-traditional) forest owners: A European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerylee Wilkes-Allemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Jandl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Westin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Lieberherr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 133, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2021.102621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éprouver et s'adapter au changement climatique. Les forestiers landais et pyrénéens entre prudence, résistance, et résilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnographiques.org : revue en ligne de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38, 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two decades of forest-related legislation changes in European countries analysed from a property rights perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liviu Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bo Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teppo Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 115, pp.102146. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2020.102146⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après la catastrophe, bifurquer ou persévérer ? Les forestiers à l’épreuve des événements climatiques extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (3-4), pp.226-238. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03258002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et renouveaux des conflits dans les forêts françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 65 (183), pp.229-243. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1093666ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible losses. What a catastrophe does to forest owners' identity and trust in afforestation programmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ni Dhubhain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologia Ruralis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (1), pp.104-128. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/soru.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension, advice and knowledge systems for private forestry: Understanding diversity and change across Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Hujala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.104522-. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2020.104522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02610307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forest Dieback, a Tangible Proof of Climate Change? A Cross-Comparison of Forest Stakeholders’ Perceptions and Strategies in the Mountain Forests of Europe and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Garms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hua Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 66 (5), pp.858-872. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00267-020-01363-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences European private forest owners' affinity for subsidies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ficko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forest Policy and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99, pp.136-144. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.forpol.2018.08.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leopards under the pines: An account of continuity and change in the integration of forest land-uses in Landes de Gascogne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.990-1000. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.04.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02603506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How private are Europe's private forests? A comparative property rights analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Nichiforel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Jellesmark Thorsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.535-552. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2018.02.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Your policy, my rationale. How individual and structural drivers inﬂuence European forest owners' decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sotirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Land Use Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 79, pp.1024-1038. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.landusepol.2016.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02608192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la science construit des problèmes exemplaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SociologieS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, mai 2017, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement des propriétaires forestiers landais vis-à-vis du bois énergie : Une analyse micro-économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 359, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding private forest owners’ conceptualisation of forest management: Evidence from a survey in seven European countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouriaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brahic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Dobsinska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rural Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 54, pp.162-176. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jrurstud.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre environnement, marché, territoire : agriculteurs en quête de sens pour leur métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simmonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards Sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50-51, pp.45-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Christian Barthod : Point de vue d'un acteur français sur la controverse des pluies acides (1983-1991)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 17 p. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparative des enjeux de la filière Chêne auprès d’acteurs de la première transformation et de gestionnaires forestiers dans le nord-est de la France et le sud-ouest de l’Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Wernsdörfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Lenglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Remy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anjy Andrianantenaina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 68 (2), pp.143-152. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/61863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01590434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'y a-t-il de politique dans les indicateurs écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 11 p. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoire sociopolitique d’un indicateur de biodiversité forestière : le cas du bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), pp.26. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02604910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre logique de production et de préservation : l'évolution de l'information environnementale dans les domaines de l'eau et de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Paillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), 18 p. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01379185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démarche prospective au service d’un développement forestier intégré. Une étude de cas sur le massif des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hautdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, LXVIII (3), pp.231-243. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/62005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le souffle du changement ou le retour aux habitudes ? Le cas de la tempête de 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 226 (Mai 2015), pp.39-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ClustOfVar-based approach for unsupervised learning: Reading of synthetic variables with sociological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Applied Statistical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (2), pp.170-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par classification de variables pour la typologie d'observations : le cas d'une enquête agriculture et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kuentz Simonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 154 (2), p. 37 - p. 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un patrimoine au prisme de l’écologisation : le cas des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Sergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Hors-série 16, pp.14. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.13702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publicisation contrôlée de problèmes territoriaux autour de l’eau : Le cas des Pertuis charentais (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Théories et recherches, p. - p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity or Bioenergy: Is Deadwood Conversation an Environmental Issue for French Forest Owners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Forest Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (8), pp.1491-1502. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/X2012-073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00750929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine foncier et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer la biodiversité comme problème public, le cas des bois morts en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, p. 132 - p. 139. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14758/SET-REVUE.2010.3.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agro-environnementaux en France. Étude de cas sur un département (Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bois mort pour la biodiversité. Des forestiers entre doute et engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 62 (1), p. 71 - p. 85. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/32975⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agricultural multifunctionality and principles of justice: impacts of agrienvironmental agreements in Dordogne / Multifonctionnalité de l'agriculture et principes de justice : quelques effets des contrats agrienvironnementaux en Dordogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Octobre (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrimoine foncier... et naturel ? Les propriétaires forestiers face à l'écologisation des Landes de Gascogne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois mort et sécurité en forêt : une approche exploratoire en forêt domaniale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Romagnoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25-26, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00474506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : Regard sur un paradoxe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hors série 6, 8 p. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00456153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le FEADER, nouvelle étape vers une politique forestière européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Spécial FEADER, pp.91-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Forestali e il problema del paesaggio. Dal bosco dietro casa ala foresta paesaggistica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annali Accademia Italiana di Scienze Forestali</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, LV, pp.97-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming and landscape management: how french farmers are coping with the ecologization of their activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19, pp.563-585. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10806-006-9010-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans le Massif central : regards d'habitants sur une question d'experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les forestiers et la question du paysage : des bois marmenteaux à la forêt paysagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue forestière française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, LVII (3), pp.349-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fermeture des paysages dans le Massif central : regards d’habitants sur une question d’experts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 75, pp.75-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation des forêts en France : permanences et évolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Dobré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 9, pp.49-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forêt et société : une union durable. 1960-2003 : évolution de la demande sociale face à la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rendez-vous Techniques de l'ONF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 5, pp.10-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration paysagère des opérations forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Wallonne (1988 - 2015) Devient Forêt Nature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 58, pp.19-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois et forêts dans les territoires ruraux, vus dans les Monts d'Arrée et sur le Plateau de Millevaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 144, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménité : qualité des relations sociales, qualités d'un lieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, spécial Aménités rurales : une nouvelle lecture des enjeux territoriaux, pp.25-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple d'intégration paysagère des opérations forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Breman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêt Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 140, pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte du paysage par les services forestiers en charge de la forêt privée - Exemple d'une politique de formation continue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26, p. 59 - p. 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00464552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les peupliers dans les alignements routiers et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Ponts et Chaussees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 86, pp.56-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception des impacts paysagers des actions forestières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 7, p. 31 - p. 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00476100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting and managing multi-risks in Mediterranean, temperate and boreal forests: comparison between North-American and European approaches: conference proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaysandra Waldron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigolot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Durocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/5s85-dt11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of expert reporting in binding together policy problem and solution definition processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bourblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">philippe zittoun; frank fisher; Nikolaos Zahariadis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The political formulation of policy solutions : arguments, arenas, and coalitions.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bristol University Press, pp.73-91, 2021, 978-1529210347. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1rnpjc5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’Éden à l’hot spot. Récits et contre- récits du déclinisme environnemental à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Banos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effort environnemental et équité. Les politiques publiques de l’eau et de la biodiversité en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, P.I.E. PETER LANG, 2021, EcoPolis, 978-2-8076-1700-1. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b17992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gouvernance de la biodiversité en Nouvelle-Aquitaine : enjeux et défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Bouleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bretagnolle, V. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport Ecobiose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-34, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02511766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà des arbres, des hommes. L'apport des sciences sociales à la recherche forestière en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeoffrey Dehez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Malfait</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Arbrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forêts d'hier et de demain : 50 ans de recherches en Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.10, 2017, A la croisée des sciences, 979-10-300-0046-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02607142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs, pêcheurs et forestiers face à l'impératif environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Deldrève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arpin, I.; Bouleau, G.; Candau, J.; Richard Ferroudji, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités professionnelles à l'épreuve de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.93-113, 2015, ISBN 978-2-36630-039-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les propriétaires forestiers s'adaptent au changement climatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement climatique, changement global : 55 résultats de recherche au service des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Irstea, pp.70-71, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cynthia Fleury et Anne-Caroline Prévot-Julliard (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exigence de la réconciliation. Biodiversité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Essais, 9782213668598</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00718734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la légitimité des usages récréatifs à l’organisation d’un service d’accueil en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.67-92, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité forestière, un nouveau référentiel pour les forestiers et les chasseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Ballon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gosselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'exigence de la réconciliation : biodiversité et société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.129-142, 2012, Le temps des sciences, 978-2-213-66859-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt ré-enchantée : deux siècles d'évolution des loisirs en forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ouverture des forêts au public : un service récréatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Quae, pp.17-42, 2012, Update Sciences &amp; Technologies, 978-2-7592-1809-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt, un enjeu de gestion publique et collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.102-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La forêt et sa biodiversité en débat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cemagref, pp.112-113, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une concertation restreinte pour définir l'intérêt général des espaces forestiers : regard sur un paradoxe : Chapitre 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gouvernance à l'épreuve des enjeux environnementaux et des exigences démocratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, VertigO, pp.223-238, 2011, 9782923982007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards d'habitants sur les paysages du causse de Sauveterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chassagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Crosnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands Causses : terre d'expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parc national des Cévennes, pp.150-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangement for the supply of rural amenities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rambonilaza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Community Development: Theory, Methods and Public Policy, Collection New Horizons in Environmental Economics, Edward Elgar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gary Paul Green, Steven C. Deller and David W. Marcouiller (Eds.), pp.48-62, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00151793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoires forestiers et d'activité sylvicole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jactel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Barbaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.117-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversité en territoire de plaine & grandes cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Gaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Clause</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Doyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">United in diversity? Typology, objectives and socio-economic characteristics of public and private forest owners in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. M. Sotirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zivojinovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lidestav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Feliciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concepts, methods and findings in forest ownership research in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02602234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage : un mot et des maux pour se dire agriculteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aspe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour des paysans ? A l'heure du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.155-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports philosophiques, psychologiques et culturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Ginelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moigneu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les forêts périurbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.347-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equity within institutional arrangements for the supply of rural amenities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mbolatiana Rambonilaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amenities and Rural Development: theory, methods and public policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.48-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multifonctionnalité de l'agriculture sous condition : le cas de l'entretien du paysage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Candau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la multifonctionnalité, n°7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois et forêts des territoires ruraux : synthèse des résultats d'enquête dans les Monts d'Arrée et sur le Plateau de Millevaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et discuter des normes environnementales : Ecologues et forestiers face à la biodiversité associée au bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université de Bordeaux 2, Doctorat Sociétés, politique, santé publique, option sociologie, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02597521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire et discuter des normes environnementales. Écologues et forestiers face à la biodiversité associée au bois mort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Deuffic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université de Bordeaux, Bordeaux Segalen; Sciences Po Bordeaux; Centre Émile Durkheim (UMR 5116 du CNRS), 2012. Français. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR21933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00842846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle forêt pour les hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ganteaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jappiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cemagref, pp.124, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId375"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="670CFC81"/>
+    <w:nsid w:val="527AAE22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deuffic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8721-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165421797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420555v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2023.03.005" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629645v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerylee Wilkes-Allemann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Westin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lieberherr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102621" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082589v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093666ar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609998v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ni Dhubhain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12272" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545533v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nichiforel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weiss" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Hujala" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102146" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258002v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610307v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawrence" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hujala" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nichiforel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104522" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884667v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keary" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weiss" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.034" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608192v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sotirov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.09.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17581" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383414v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17672" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590434v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61863" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601396v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32975" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583373v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.25" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474506v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Romagnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589064v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586684v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201099v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580560v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580503v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579956v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577603v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476100v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607331v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593809v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousti&#233;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592416v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iacob" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592597v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590545v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581793v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourg" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578832v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demoulin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577762v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578261v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690555v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzales" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Bourgeais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610160v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446675v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610136v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608194v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608193v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606552v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605538v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605032v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lind" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600389v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600390v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595120v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267270v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592304v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583504v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583550v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586573v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583214v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580605v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582648v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580886v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Calle" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581647v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578749v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578580v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099184v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaysandra Waldron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durocher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5s85-dt11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533220v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345894v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1rnpjc5" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602541v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597300v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595505v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595499v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chassagny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crosnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojinovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lidestav" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588440v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moigneu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842846v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR21933" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-deuffic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8721-3735" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165421797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185996v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ginelli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Caillaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Candau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deuffic" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690600v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marage" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lis Bourgeais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04277094v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mariette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho&#235;l Hotte" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Grosdidier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04446675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Banos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bouet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610160v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610136v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610154v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-C. Latimier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606552v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ni Dhubhain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655836v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schmidt Y&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Monaghan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Yu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Fontaneto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604775v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Feliciano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouriaud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dobsinska" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605032v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lawrence" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hujala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nichiforel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lind" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600390v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600389v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598796v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597165v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simonet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717496v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Kuentz-Simonet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Saracco" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05267270v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593210v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deldr&#232;ve" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591905v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592304v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589616v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588363v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ferrari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lewis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbolatiana Rambonilaza" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lewis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rambonilaza Bolatiana" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583504v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583503v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587555v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586573v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Granet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583214v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthod" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582857v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582648v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Floch" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580605v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Destandau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Calle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581647v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578749v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578580v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terrasson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851907v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Landmann" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Og&#233;e" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Wurpillot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244666v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berg&#232;s" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Collet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246488v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Marquet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607331v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602041v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sergent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orazio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cordero Debets" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hautdidier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601395v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Didolot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Giry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602243v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.Y. Puyo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoffrey Dehez" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606269v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599299v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maindrault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593809v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mousti&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592534v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gadaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Iacob" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592597v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590545v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586940v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587507v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584182v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583212v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Berthet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581793v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580435v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubourg" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Demoulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578261v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578262v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075566v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Dusacre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13j75" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272090v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14k3z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15cge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11842-025-09592-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kersaudy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13595-024-01233-y" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504697v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7992" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508457v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2024.7993" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991872v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13a8l" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04420555v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhg.2023.03.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04359994v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.246.0063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03768923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Garms" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Mayer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-022-01694-9" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03637146v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5471" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03808010v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2022.102843" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533334v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629645v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerylee Wilkes-Allemann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Jandl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Westin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lieberherr" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2021.102621" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511733v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02545533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviu Nichiforel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weiss" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppo Hujala" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2020.102146" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021008" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04082589v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1093666ar" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609998v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/soru.12272" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610307v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2020.104522" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02997849v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun He" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Yang" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-020-01363-9" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609635v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quiroga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Suarez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ficko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forpol.2018.08.008" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.04.026" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884667v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keary" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Weiss" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jellesmark Thorsen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2018.02.034" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608192v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Sotirov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arts" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2016.09.021" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606187v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2017.06.016" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607330v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kuentz Simmonet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383414v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17672" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01590434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Wernsd&#246;rfer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Chaumet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lenglet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Remy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjy Andrianantenaina" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/61863" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383408v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17581" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604910v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gosselin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17608" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01379185v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17592" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606159v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/62005" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601396v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602073v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876254v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599297v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.13702" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00750929v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X2012-073" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595077v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Petit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583373v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouget" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2010.3.25" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570548v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/32975" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600906v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Granet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jaillet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Romagnoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456153v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.8906" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587814v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chauvin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589064v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10806-006-9010-0" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/287095C6A59F31F052449CDA5851EFCC504C737D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586684v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587145v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201099v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Dobr&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583099v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580560v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecomte" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580503v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580960v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464552v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577603v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476100v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099184v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaysandra Waldron" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durocher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/5s85-dt11" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345894v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bourblanc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1rnpjc5" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03533220v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b17992" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511766v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607142v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Malfait" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arbrez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Carnus" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167302v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602541v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ballon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597301v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597067v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fleury" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597300v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595499v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595505v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595469v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592129v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chassagny" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Crosnier" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151793v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rambonilaza" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04907046v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246152v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gaba" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doyen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zivojinovic" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lidestav" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588440v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Auclair" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aspe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baudot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586406v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moigneu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587091v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584146v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580179v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02597521v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00842846v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR21933" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595426v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sardat" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Curt" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ganteaume" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Girard" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jappiot" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>