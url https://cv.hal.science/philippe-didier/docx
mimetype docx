--- v0 (2026-03-31)
+++ v1 (2026-04-30)
@@ -100,3559 +100,3559 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding and company law : the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le crowdlending in Le credit non bancaire : un financement complémentaire pour les PME ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°2, pp.77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maintien de la délégation de pouvoir autorisant un préposé à déclarer une créance en cas de changement de direction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.500</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240755v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pouvoirs de président du conseil d'administration d'une fondation et action en justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs de président du conseil d'administration d'une fondation et action en justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 02, pp.119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02240693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Pouvoirs de président du conseil d'administration d'une fondation et action en justice</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoir et responsabilité du gérant de SARL démissionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n°2</w:t>
+              <w:t xml:space="preserve">, 2018, 07 et 08, pp.442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Maintien de la délégation de pouvoir autorisant un préposé à déclarer une créance en cas de changement de direction</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les financements participatifs : le cas du financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding : La situation de l’investisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit &amp; Patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°270, pp.37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04140232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certitudes et incertitudes en matière de crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blog financier, rumeurs et crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 09, pp.500</w:t>
+              <w:t xml:space="preserve">, 2014, 04, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pouvoir et responsabilité du gérant de SARL démissionnaire</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de la non-révélation d'informations qui ne sont pas requises par le prospectus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 07 et 08, pp.442</w:t>
+              <w:t xml:space="preserve">, 2013, 04, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°3</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Principes gouvernant l'enquête et obtention de documents par les enquêteurs de l'AMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, n°2, pp.77</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquement à la réglementation française commise par une société luxembourgeoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.85</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loyauté et contradictoire dans la procédure de poursuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n°270, pp.37</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-déclaration d'un franchissement de seuil par le « bénéficiaire économique » de la participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 04, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 05, pp.267</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularité de l'enquête menée par l'autorité étrangère dans le cadre de la coopération entre autorités boursières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 01, pp.68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Blog financier, rumeurs et crise</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coopération internationale hors de tout accord l'organisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 04, pp.263</w:t>
+              <w:t xml:space="preserve">, 2013, 07 et 08, pp.451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Loyauté et contradictoire dans la procédure de poursuite</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information réglementée en présence d'une direction de fait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 04, pp.246</w:t>
+              <w:t xml:space="preserve">, 2012, 10, pp.592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manquement à la réglementation française commise par une société luxembourgeoise</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation AMF n° 2011-16 en vue de l'arrêté des comptes 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.62</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Principes gouvernant l'enquête et obtention de documents par les enquêteurs de l'AMF</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquement d'initié et préparation d'une opération (suite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 10, pp.583</w:t>
+              <w:t xml:space="preserve">, 2012, 01, pp.61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régularité de l'enquête menée par l'autorité étrangère dans le cadre de la coopération entre autorités boursières</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faisceau d'indices insuffisant pour établir la preuve de la connaissance de l'information par l'initié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 01, pp.68</w:t>
+              <w:t xml:space="preserve">, 2012, 04, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Non-déclaration d'un franchissement de seuil par le « bénéficiaire économique » de la participation</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le sondage de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 04, pp.248</w:t>
+              <w:t xml:space="preserve">, 2012, 07, pp.464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coopération internationale hors de tout accord l'organisant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement d'un redressement fiscal en cours dans l'information réglementée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 07 et 08, pp.451</w:t>
+              <w:t xml:space="preserve">, 2012, 10, pp.594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Impact de la non-révélation d'informations qui ne sont pas requises par le prospectus</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La publicité « renforcée » des décisions de condamnation : une nouvelle sanction ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 04, pp.247</w:t>
+              <w:t xml:space="preserve">, 2011, 04, pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manquement d'initié et préparation d'une opération (suite)</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information en matière obligataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 01, pp.61</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recommandation AMF n° 2011-16 en vue de l'arrêté des comptes 2011</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précision de l'information et illégalité d'une disposition du règlement général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 01, pp.57</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Information réglementée en présence d'une direction de fait</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régularité de l'auto-contrôle et information du marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, pp.592</w:t>
+              <w:t xml:space="preserve">, 2011, 10, pp.588</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Faisceau d'indices insuffisant pour établir la preuve de la connaissance de l'information par l'initié</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquement d'initié et sondage de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 04, pp.256</w:t>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur le sondage de marché</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La poursuite administrative suit les règles de la poursuite pénale s'agissant de la prescription mais pas de la condamnation de la société en liquidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 07, pp.464</w:t>
+              <w:t xml:space="preserve">, 2011, 04, pp.254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Traitement d'un redressement fiscal en cours dans l'information réglementée</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manquement d'initié et préparation d'une opération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 10, pp.594</w:t>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.460</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précision de l'information financière est susceptible de degrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 01, pp.62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Même si elle n'est pas contraire à une norme expresse, une pratique comptable ne doit pas être trompeuse. Un « dirigeant de fait » peut être poursuivi pour manquement à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 07 et 08, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application classique du manquement d'initié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 04, pp.256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02239744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Commission des sanctions procède à un examen in concreto de l'influence que la divulgation du chiffre d'affaires peut avoir sur le cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 04, pp.255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02239743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Même si elle n'est pas contraire à une norme expresse, une pratique comptable ne doit pas être trompeuse. Un « dirigeant de fait » peut être poursuivi pour manquement à l'information</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des indicateurs de performance dans l'information financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 07 et 08, pp.453</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émetteurs doivent se doter d'instruments de prévision des résultats efficaces. Le retard de diffusion d'une information privilégiée s'apprécie in abstracto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 07 et 08, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02239774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La précision de l'information financière est susceptible de degrés</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévention des manquements d'initié, mise en place de « safe haven » pour les dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.62</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Utilisation des indicateurs de performance dans l'information financière</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absence d'équipollence des notifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.65</w:t>
+              <w:t xml:space="preserve">, 2011, 01, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manquement d'initié et sondage de marché</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de l'AMF sur la communication financière des sociétés cotées à l'occasion de la publication de leurs résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 07 et 08, pp.459</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La poursuite administrative suit les règles de la poursuite pénale s'agissant de la prescription mais pas de la condamnation de la société en liquidation</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision de la Commission des sanctions à l'égard de la société X et de MM. A, B et C (1er avril 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 04, pp.254</w:t>
+              <w:t xml:space="preserve">, 2010, 08, pp.470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Manquement d'initié et préparation d'une opération</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision de la commission des sanctions à l'égard de la société X et du cabinet Y (20 mai 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 07 et 08, pp.460</w:t>
+              <w:t xml:space="preserve">, 2010, 08, pp.472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Régularité de l'auto-contrôle et information du marché</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision de la Commission des sanctions du 10 décembre 2009 (Société X, MM. A., B., C. et D.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 10, pp.588</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précision de l'information et illégalité d'une disposition du règlement général</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décret n° 2009-1409 du 17 novembre 2009 relatif à la publication des décisions individuelles de l'Autorité des marchés financiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.63</w:t>
+              <w:t xml:space="preserve">, 2010, 01, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Prévention des manquements d'initié, mise en place de « safe haven » pour les dirigeants</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final sur le comité d'audit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.66</w:t>
+              <w:t xml:space="preserve">, 2010, 08, pp.475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Absence d'équipollence des notifications</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision de la Commission des sanctions à l'égard de la société Natixis (17 juin 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.64</w:t>
+              <w:t xml:space="preserve">, 2010, 08, pp.471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La publicité « renforcée » des décisions de condamnation : une nouvelle sanction ?</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AMF, communiqué de presse du 16 décembre 2009, « L'Autorité des marchés financiers précise la déclinaison opérationnelle de son plan stratégique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 04, pp.257</w:t>
+              <w:t xml:space="preserve">, 2010, 01, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Information en matière obligataire</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision de la commission des sanctions à l'égard des sociétés les laboratoires Arkopharma et Imarko et de M. Max Rombi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 01, pp.67</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">AMF, communiqué de presse du 16 décembre 2009, « L'Autorité des marchés financiers précise la déclinaison opérationnelle de son plan stratégique »</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet de loi de régulation bancaire et financière, N° 2165, enregistré à la présidence de l'Assemblée nationale le 16 décembre 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 01, pp.64</w:t>
+              <w:t xml:space="preserve">, 2010, 01, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rapport final sur le comité d'audit</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandation de l'AMF sur la présentation des éléments d'évaluation et des risques du patrimoine immobilier des sociétés cotées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 08, pp.475</w:t>
+              <w:t xml:space="preserve">, 2010, 04, pp.265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décision de la Commission des sanctions à l'égard de la société Natixis (17 juin 2010)</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport annuel sur le gouvernement d'entreprise et la rémunération des dirigeants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 08, pp.471</w:t>
+              <w:t xml:space="preserve">, 2010, 08, pp.476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Décision de la Commission des sanctions à l'égard de la société X et de MM. A, B et C (1er avril 2010)</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02239646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordonnance n° 2010-76 du 21 janvier 2010 portant fusion des autorités d'agrément et de contrôle de la banque et de l'assurance, JO n° 0018 du 22 janv. 2010, p. 1392</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 08, pp.470</w:t>
+              <w:t xml:space="preserve">, 2010, 01, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...551 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02239571v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02239608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonctions de la responsabilité civile des dirigeants sociaux</w:t>
               </w:r>
@@ -4009,165 +4009,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Crowdfunding and company law : the French experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crowdfunding and company law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institut, 2017, Hambourg, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barnave et l’esclavage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droits de l’homme et colonies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d’Etudes et de Recherche sur le Droit, l’Histoire et l’Administration Publique (CERDHAP); Centre d’Études et de Recherches d’Histoire des Idées et des Institutions Politiques (CERHIIP, Univ. P. Cézanne-Aix-Marseille 3), Oct 2013, Grenoble, France. pp.83-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087411v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04140228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux représentations opposées de la fin de l'Empire romain en Gaule</w:t>
               </w:r>
@@ -4766,234 +4766,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.142-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01905864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intérêt général</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.279-281</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Souveraineté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d'administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.481-483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915937v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-01913159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5148,51 +5148,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240693v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140233v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240748v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140231v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240021v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239987v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240062v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239842v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239744v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239775v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239774v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239694v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239777v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239778v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239696v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239745v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239697v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239573v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239645v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239643v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239642v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239606v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239570v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239644v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239607v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239572v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239609v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239646v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239571v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239608v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droits-lhomme-colonies-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/7711-journees-internationales-de-la-societe-d-histoire-du-droit-droit-naturel-et-droits-de-l-homme-grenoble-27-30-mai-2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905864v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913159v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140230v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140229v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240755v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140233v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240693v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240748v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140231v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04140232v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240164v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239987v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240021v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240023v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240062v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239840v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239881v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239915v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239945v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239697v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239777v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239742v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239778v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239688v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239775v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239743v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239774v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239696v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239692v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239608v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239570v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239645v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239643v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239607v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239572v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239646v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02239112v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238996v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238976v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087411v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942938v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087398v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/droits-lhomme-colonies-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015733v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942931v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/7711-journees-internationales-de-la-societe-d-histoire-du-droit-droit-naturel-et-droits-de-l-homme-grenoble-27-30-mai-2009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149462v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=35689&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02368578v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pug.fr/produit/581/9782706119620/de-l-ecole-de-droit-a-la-faculte-de-droit-de-grenoble-1806-2006" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01905864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01913159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01915937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>