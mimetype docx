--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -367,174 +367,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Face à Albion : le patrimoine militaire de la Mer du Nord et de la Manche (du XVIIe à nos jours)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des morts sous-estimés ? La reconnaissance des victimes civiles de la première guerre mondiale sur les monuments aux morts du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n° 444 (3), pp.421-450. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.445.0421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdn.445.0421⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04153531v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04153628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un patrimoine militaire en série aux devenirs multiples : l’exemple des forts ʺSéré de Rivièresʺ construits entre 1874 et 1885 »</w:t>
               </w:r>
@@ -729,191 +729,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la guerre juste ... au défi de la paix juste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Henne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Heuclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de science religieuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, numéro hors-série</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04584449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La matérialisation de la mémoire guerrière de l’agglomération lilloise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, p. 161-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153582v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04584449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’imbroglio du commandement de la place de Lille (1er août-13 octobre 1914) »</w:t>
               </w:r>
@@ -1254,2065 +1254,2134 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« 1905 versus 1918 : mémoire de pierre et religion dans l’espace public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « Guerres, paix et religions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sarah Dumortier, Mar 2026, LILLE, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Au-delà de Vauban et de Louis XIV : la citadelle de Lille depuis le XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nocturnes de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Changement de propriétaires ! » : le transfert de la propriété des terrains des fortifications urbaines lors des déclassements (France, XIXe-XXe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l'abandon du patrimoine bâti militaire, de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Camille Cilona; Guillaume Yverneau, Apr 2025, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Déclassements et démantèlements des places de guerre françaises aux 19e et 20e siècles : une approche différente de la poliorcétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre et la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GER-jeune recherche, Feb 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mémoires de la Grande Guerre à l’Université Catholique de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nocturnes de l'Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’accommoder du mur, s’approprier le mur dans la ville (XIVe-XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Faucherre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les captivités de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Goychman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences d'histoire militaire (partenariat université catholique de Lille - commandement des forces terrestres)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le château dans la ville : dynamiques réformatrices »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’architecture militaire et son dialogue avec la ville et le territoire (XIVe-XXIe siècle). Du château de Sedan aux grandes forteresses européennes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Jalabert; Emilie d'Orgeix, Jun 2024, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’officier, personnage public entre armée et politique (1870-1940) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition temporaire « Officiers sous toutes les coutures ! De Gaulle parmi les autres (1909-1940) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Natale Charles de Gaulle, Apr 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04552272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoire et commémoration : le rôle de l'autorité militaire à Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Goychman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences d'histoire militaire (partenariat université catholique de Lille - commandement des forces terrestres)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Traumatisme(s) et guerre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cycle de conférences-débats « autour des procès filmés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvie Humbert, Feb 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monuments aux morts français dédiés aux sportifs morts durant la Première Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rubgy and World War One : a unbreakable bond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Michael Holmes, Sep 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre apparente uniformité et discrètes spécificités des pèlerinages de mémoire : les régions françaises envahies à travers les guides Michelin des champs de bataille »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pèlerinages sur le front occidental de la Grande Guerre. De la fin de la guerre aux pratiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Michonneau; Franck Viltart; Heather Warfield, Oct 2023, Château-Thierry (Aisne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seul contre tous ? les rapports complexes du préfet Trépont avec les autorités politiques et militaires lilloises dans les premiers mois de la guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les préfets dans la Première Guerre mondiale (France/Europe 1914-1918)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pierre Karila-Cohen; Laure Machu; Edenz Maurice; Pierre André Peyvel; Gildas Tanguy, Dec 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mémoriaux et musées de guerre en espace ruineux : l’exemple des forts Séré de Rivières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études « Quelles trajectoires pour les ruines de guerre ? Lire la ruine dans le paysage : les enjeux autour de l’enfrichement et de l’enruinement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Matthis, Oct 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’exploitation multiple des monuments aux morts en classe de 3e»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Utiliser ses recherches historiques dans les cours de l’enseignement secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ivan Burel; Samy Bounoua; Marie-Hélène Meresse, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoires, natures et usages des paysages et ruines de guerre dans l’espace septentrional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Greuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation de la journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire rural et littoral de l'Europe du Nord-Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation de la journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La représentation de l’armée en France, entre méconnaissances et indifférences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabrique défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère des Armées; Université Catholique de Lille, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre retours d’expérience des sièges et réalités locales, la complexe réorganisation de la frontière du Nord après la guerre de 1870 (1871-1885) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">la guerre de siège 1870-1871</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Noël Grandhomme; Laurent Jalabert; Stéphane Tison, Oct 2021, Sedan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accepter, oublier ou valoriser les fortifications des villes du Nord-Ouest de l’Europe depuis le Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation de la journée d'étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Préparer l’impossible défense de la frontière du Nord (1871-1914) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Théorie et pratique des opérations militaires. Nouvelles recherches autour de l’anatomie du phénomène guerrier (XVIe-XXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Service Historique de la Défense, Sep 2019, Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Enjeux politiques, économiques et culturels du déclassement et du démantèlement des places fortes septentrionales (XIXe – XXe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Villes (et) frontières. Actualités et recherches inédites »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Byhet; Martine Aubry, Mar 2018, Villeneuve d'Ascq (Lille 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire septentrional du Moyen Âge à nos jours : les édifices urbains non-fortifiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jalabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisation de la journée d'étude</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'études : Le patrimoine militaire septentrional du Moyen Âge à nos jours. Les édifices urbains non-fortifiés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Diest, Philippe; Aubry, Christine; Jalabert, Laurent, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre territoires confisqués et opportunités foncières : les servitudes militaires du Nord-Pas-de-Calais du XVIIIe au XXe siècle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Zonages. Une histoire comparée des périmètres de protection, d’exclusion et de développement (18e-20e siècles) »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frédéric Graber, Mar 2017, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Emprises militaires et concurrences civiles : les infrastructures de l’armée du Nord-Pas-de-Calais entre 1871 et 1914 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civils et militaires dans l’administration territoriale de l’Europe de la fin du XVIIIe siècle à la Première Guerre mondiale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martijn Van der Burg; Pierre Karila-Cohen, Nov 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre enjeux fonciers et concurrences patrimoniales, l’exemple des bâtiments militaires de l’agglomération lilloise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes – conflits – territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Rouget, Jan 2014, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bâtiments militaires et commémorations dans le département du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">commémorations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Delphine Chambon, Sep 2014, Villeneuve d'ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3322,98 +3391,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« comprendre l’influence historique du phénomène guerrier sur les sociétés et les espaces »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Openlab</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3423,232 +3492,232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la guerre juste…à la paix juste, actes du congrès de la Paix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Heuclin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Le Gouriellec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de Sciences religieuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série, 208 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine militaire littoral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Curveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin historique et artistique du Calaisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°204, 96 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3658,652 +3727,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le démantèlement des fortifications dans les Hauts-de-France (XVIe-XXe siècle). Entre pertes patrimoniales et (re)découvertes archéologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Byhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications de l’Institut de recherches historiques du Septentrion. 70, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wb1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Byhet</w:t>
+                <w:t xml:space="preserve">hal-04629325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La chute de Lille en 1914. Abandons militaires et politiques d'une place forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dépret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Julien Dépret, 2021, 978-2-9520574-7-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Dépret</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Editions Julien Dépret, 2021, 978-2-9520574-7-9</w:t>
+                <w:t xml:space="preserve">hal-04150225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poids des infrastructures militaires, 1871-1914, Nord-Pas-de-Calais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 348 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Seul contre tous ? Les rapports complexes du préfet Trépont avec les autorités politiques et militaires lilloises durant les premiers mois de la Grande Guerre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les préfets dans la Première Guerre mondiale (1914-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, p. 125-142, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Entre retours d’expérience des sièges et réalités locales, la complexe réorganisation de la frontière du Nord après la guerre de 1870 (1871-1885) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre de siège 1870-1871</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 161-171, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, ville militaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deschamps T., Duhamel J.-M., Lefebvre M. (dir), Maison Natale Charles de Gaulle. Héritages et destins,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions Invenit, pp.105-109, 2022, 978-2-37680-084-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04150278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« S’accommoder du risque : magasins à poudre et champs de tir dans l’espace urbain français de 1815 à 1914 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires du Midi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’armée dans la ville. Forces en présence, architectures et espaces urbains partagés (XVIe – XIXe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 107-126, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La frontière franco-belge entre 1871 et 1914 ou l’oubli d’une marche militaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières en Europe depuis le Congrès de Vienne (1815). Enjeux diplomatiques, stratégiques, militaires et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 43-55, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">du patrimoine guerrier au patrimoine mémoriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélange de Science religieuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors série, p. 181-188, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4313,360 +4451,454 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">recension de l'exposition du Musée de l'Armée &amp;quot;France-Allemagne(s) 1870-1871. La guerre, la commune, les mémoires, Paris, musée de l’Armée (avril-juillet 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le front fortifié des Weppes : le béton à l’épreuve de la Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mettre en lumière les originalités du Musée du Verre de Trélon (Écomusée de l’Avesnois) : proposition d’un cahier des charges pour la conception d’une nouvelle signalétique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04536641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenter la visibilité et la reconnaissance du Musée des Canonniers Sédentaires de Lille : Préconisations, projets et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le Musée du Plein Air grâce à l’action de l’association Monique Teneur : créer un espace de médiation dans la maison de Nortkerque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zineb Majdouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Catholique de Lille. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4676,100 +4908,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Nord-Pas-de-Calais and the army from 1871 to 1914: the influence of military infrastructures with regard to the economy, society and northern politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">History. Université de Picardie - Jules Verne, 2016. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04153728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4779,118 +5011,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lille, vers 1910 (quartiers nord)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lille (59000), France, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4958,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="95B9589D"/>
+    <w:nsid w:val="612CB7ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5189,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.310.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153531v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.445.0421" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153628v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153582v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.254.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.399.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007892v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035466v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445358v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543097v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Goychman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621143v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552272v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153747v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199512v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154381v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901323v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Greuet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911055v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saffroy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153758v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154547v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911025v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161615v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161624v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161621v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161633v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153485v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629325v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Byhet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wb1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;pret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153563v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351996v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150278v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153495v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001401v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153708v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536641v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227832v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153728v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.310.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.445.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.254.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.399.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Goychman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Greuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Byhet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wb1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;pret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>