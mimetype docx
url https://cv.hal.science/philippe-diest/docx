--- v1 (2026-04-06)
+++ v2 (2026-05-16)
@@ -1564,221 +1564,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S’accommoder du mur, s’approprier le mur dans la ville (XIVe-XXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie d'Orgeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Souriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Faucherre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mémoires de la Grande Guerre à l’Université Catholique de Lille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nocturnes de l'Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04524033v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04733380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">les captivités de guerre</w:t>
               </w:r>
@@ -2198,165 +2198,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seul contre tous ? les rapports complexes du préfet Trépont avec les autorités politiques et militaires lilloises dans les premiers mois de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Diest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les préfets dans la Première Guerre mondiale (France/Europe 1914-1918)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Karila-Cohen; Laure Machu; Edenz Maurice; Pierre André Peyvel; Gildas Tanguy, Dec 2023, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre apparente uniformité et discrètes spécificités des pèlerinages de mémoire : les régions françaises envahies à travers les guides Michelin des champs de bataille »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Diest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les pèlerinages sur le front occidental de la Grande Guerre. De la fin de la guerre aux pratiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Michonneau; Franck Viltart; Heather Warfield, Oct 2023, Château-Thierry (Aisne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251861v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04348606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mémoriaux et musées de guerre en espace ruineux : l’exemple des forts Séré de Rivières »</w:t>
               </w:r>
@@ -5190,51 +5190,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="612CB7ED"/>
+    <w:nsid w:val="4C8B5FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5421,51 +5421,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.310.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.445.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.254.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.399.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Goychman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251861v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348606v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Greuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Byhet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wb1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;pret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-diest" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426676v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Diest" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472934v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rha.310.0041" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153628v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153531v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.445.0421" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153544v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153636v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Heuclin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153639v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153599v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153591v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.254.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153594v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.399.0165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570138v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007892v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035466v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445358v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733380v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie d'Orgeix" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Souriac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vissi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faucherre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524033v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543097v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Goychman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621143v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552272v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153747v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199512v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251861v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154381v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Greuet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saffroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154547v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denys" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161607v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jalabert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161615v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153737v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161624v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161621v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161633v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153485v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Humbert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holmes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Le Gouriellec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Curveiller" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629325v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Byhet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aubry" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wb1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien D&#233;pret" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153563v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153495v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153509v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153708v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570149v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Majdouli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227839v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04153728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930474v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Th&#233;nard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>